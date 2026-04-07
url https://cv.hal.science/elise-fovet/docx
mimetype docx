--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -584,51 +584,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
+                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -684,102 +684,102 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124075v1</w:t>
+                <w:t xml:space="preserve">halshs-03884237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
+                <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -835,78 +835,78 @@
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t>
+              <w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03884237v1</w:t>
+                <w:t xml:space="preserve">halshs-04124075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
               </w:r>
@@ -1636,393 +1636,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time-space dynamics of agricultural areas from Antiquity to modern times (chapter 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.39-50, 2012, BAR International Series, 978 1 4073 0957 6</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803979v1</w:t>
+                <w:t xml:space="preserve">halshs-00772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00772081v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
+                <w:t xml:space="preserve">The time-space dynamics of agricultural areas from Antiquity to modern times (chapter 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Trément</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.39-50, 2012, BAR International Series, 978 1 4073 0957 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125869v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirebeau-sur-Bèze</w:t>
               </w:r>
@@ -2163,139 +2163,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Roman roads be discovered in mid mountain areas? Combining remote sensing, digital modelling and excavations</w:t>
+                <w:t xml:space="preserve">Les voies romaines dans les prairies du Puy-de-Dôme : de nouveaux outils pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Čučković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dacko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paths &amp; pathways : Workshop &amp; seminar on spatial analysis in archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures", Jun 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368248v1</w:t>
+                <w:t xml:space="preserve">hal-05368329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing spas in the Arvernian territory (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2340,212 +2383,169 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Ancient thermalism. Thermal spas and territory: the role of mineral-medicinal waters in the Roman provinces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia González Soutelo; Madrid Institute for Advanced Studies; Dep. Prehistory and Archaeology, Faculty of Filosofía y Letras, Universidad Autónoma de Madrid, Mar 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies romaines dans les prairies du Puy-de-Dôme : de nouveaux outils pour la recherche</w:t>
+                <w:t xml:space="preserve">How can Roman roads be discovered in mid mountain areas? Combining remote sensing, digital modelling and excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vautier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'Archéologie, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Paths &amp; pathways : Workshop &amp; seminar on spatial analysis in archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures", Jun 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368329v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions collectives sur le thermalisme curatif chez les Arvernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,77 +2652,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
@@ -2777,77 +2777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mur de Bretagne, France</w:t>
@@ -2928,51 +2928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
@@ -3027,51 +3027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ‘alphabet’ to describe the spatio-temporal dynamics of settlement systems: a relevant representation of time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,77 +3346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,303 +3465,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités agronomiques et peuplement antique en Languedoc oriental</w:t>
+                <w:t xml:space="preserve">De la cartographie à la modélisation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krištof Oštir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.247-260</w:t>
+              <w:t xml:space="preserve">L'histoire et les cartes, à propos de l'Atlas informatisé de l'Adriatique antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Tassaux, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055884v1</w:t>
+                <w:t xml:space="preserve">hal-01118649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentialités agronomiques et peuplement antique en Languedoc oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00770656v1</w:t>
+                <w:t xml:space="preserve">hal-01055884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la cartographie à la modélisation spatiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire et les cartes, à propos de l'Atlas informatisé de l'Adriatique antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Tassaux, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118649v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a soil indicator in eastern Languedoc (south-eastern France)</w:t>
               </w:r>
@@ -3829,103 +3829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures du peuplement et organisation des territoires en Gaule Centrale et Gaule du Sud. Réflexions pour une confrontation interrégionale (programme Archaedyn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements », XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Antibes (France), France</w:t>
@@ -4125,774 +4125,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K Ostir</w:t>
+                <w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
+              <w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767308v1</w:t>
+                <w:t xml:space="preserve">halshs-00429797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Agrarian Resources for Archaeological Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404951v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Fovet</w:t>
+                <w:t xml:space="preserve">Path modelling and settlement pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Zakšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Podobnikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
+              <w:t xml:space="preserve">35th Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00470175v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatio-temporal dynamic of agricultural areas, from Antiquity to modern period (ArchaeDyn Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Fovet</w:t>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ostir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00429797v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Agrarian Resources for Archaeological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404926v1</w:t>
+                <w:t xml:space="preserve">hal-00404951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path modelling and settlement pattern</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Fovet</w:t>
+                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomaž Podobnikar</w:t>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.309-315</w:t>
+              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404911v1</w:t>
+                <w:t xml:space="preserve">halshs-00470175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of path modelling to the ancient settlement pattern study over the long term</w:t>
               </w:r>
@@ -5021,202 +5021,277 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaedyn - Atelier 1 - La dynamique des finages dans la longue durée</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Ghost centuriation of Roman Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Čučković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015728v1</w:t>
+                <w:t xml:space="preserve">hal-05558341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archaedyn - Atelier 1 - La dynamique des finages dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ARCHAEDYN. Présentation de la zone atelier Languedoc oriental (Gard, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5244,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5298,151 +5373,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le bornage routier antique en Auvergne, Rapport de sondages archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dacko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Serrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Clermont Auvergne; MSH de Clermont-Ferrand. 2021, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5452,100 +5527,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-environnementales durant l'Antiquité: approche micro-régionale du peuplement en Languedoc oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Franche-Comté; Univerza v Ljubljani, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00616794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5555,751 +5630,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road again… analysis of multi-frequency FD-EMI in a volcanic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Guillemoteau</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juilien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Spitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49-1, pp.513-516</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.513-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ntx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches complémentaires sur l’organisation de la ville minoenne de Malia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller-Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.4270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03361387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Landsat NDVI to subpixel vegetation and topographic components in glacier forefields: assessment from high-resolution multispectral UAV imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Z Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (04), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JRS.15.044508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontaines antiques zoomorphes dans le Massif central. Des lionnes grises cracheuses d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connier Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique socio-environnementales durant l’Antiquité : approche micro-régionale du peuplement en Languedoc oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin AGER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6367,51 +6451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8187B922"/>
+    <w:nsid w:val="9B011622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6598,51 +6682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-fovet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155671707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/182464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Ostir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podobnikar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00616794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillemoteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.044508" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nectoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connier Yves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-fovet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155671707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/182464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Ostir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podobnikar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00616794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilien Guillemoteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.044508" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nectoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connier Yves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>