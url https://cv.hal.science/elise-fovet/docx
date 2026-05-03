--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -421,1731 +421,1856 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healing Spas in the Arverni Territory (France, Auvergne Rhône Alpes)</w:t>
+                <w:t xml:space="preserve">Indicateurs de peuplement et analyses inter-régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Augustin-Rolland</w:t>
+                <w:t xml:space="preserve">Frederique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Nectoux</w:t>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dartevelle</w:t>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Silvia González Soutelo. </w:t>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAVORY (F.); NUNINGER (L.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermalism in the Roman Provinces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaoeopress, 2024, Archaeopress Roman Archaeology, 9781803277752</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, DARA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768518v1</w:t>
+                <w:t xml:space="preserve">hal-05587305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healing Spas in the Arverni Territory (France, Auvergne Rhône Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Augustin-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+                <w:t xml:space="preserve">Élise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+                <w:t xml:space="preserve">Hélène Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie David</w:t>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Favory</w:t>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
+              <w:t xml:space="preserve">Silvia González Soutelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermalism in the Roman Provinces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaoeopress, 2024, Archaeopress Roman Archaeology, 9781803277752</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03884237v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124083v1</w:t>
+                <w:t xml:space="preserve">halshs-03884237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04124046v1</w:t>
+                <w:t xml:space="preserve">halshs-04124083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace rural antique autour des établissements littoraux nord-istriens</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Bouet; Petit-Aupert. </w:t>
+                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810079v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capítulo 28. LiDAR aerotransportado</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murielle Georges-</w:t>
+                <w:t xml:space="preserve">L’espace rural antique autour des établissements littoraux nord-istriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fruchart</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Rémy Chapoulie, Marcela Sepulveda, Nino Del Solar-Velarde, Véronique Wright. </w:t>
+                <w:t xml:space="preserve">Zoran Čučković</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet; Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.353-364, 2018, Mémoires, 978-2-35613-215-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966737v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Capítulo 28. LiDAR aerotransportado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Chapoulie, Marcela Sepulveda, Nino Del Solar-Velarde, Véronique Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA); Universidad de Tarapacá; Université Bordeaux Montaigne, pp.593-611, 2018, 978-612-4358-02-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifea.13195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222742v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path network modelling and network of aggregated settlements</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Polla S. &amp; Verhagen Ph. </w:t>
+                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bépoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational approaches to the study of movement in archaeology. Theory, practice and interpretation of factors and effects of long term landscape formation and transformation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-72, 2014, Topoi - Berlin Studies of the Ancient World</w:t>
+              <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055882v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Saligny</w:t>
+                <w:t xml:space="preserve">Path network modelling and network of aggregated settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krištof Oštir</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
+                <w:t xml:space="preserve">Klemen Zakšek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polla S. &amp; Verhagen Ph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">Computational approaches to the study of movement in archaeology. Theory, practice and interpretation of factors and effects of long term landscape formation and transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-72, 2014, Topoi - Berlin Studies of the Ancient World</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00772081v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Fovet</w:t>
+                <w:t xml:space="preserve">The time-space dynamics of agricultural areas from Antiquity to modern times (chapter 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.39-50, 2012, BAR International Series, 978 1 4073 0957 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125869v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time-space dynamics of agricultural areas from Antiquity to modern times (chapter 2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.39-50, 2012, BAR International Series, 978 1 4073 0957 6</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803979v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mirebeau-sur-Bèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Provost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Côte-d'Or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.544-566, 2009, Carte Archéologique de la Gaule</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00449667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2155,2889 +2280,2889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies romaines dans les prairies du Puy-de-Dôme : de nouveaux outils pour la recherche</w:t>
+                <w:t xml:space="preserve">How can Roman roads be discovered in mid mountain areas? Combining remote sensing, digital modelling and excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'Archéologie, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Paths &amp; pathways : Workshop &amp; seminar on spatial analysis in archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures", Jun 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368329v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing spas in the Arvernian territory (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Ancient thermalism. Thermal spas and territory: the role of mineral-medicinal waters in the Roman provinces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia González Soutelo; Madrid Institute for Advanced Studies; Dep. Prehistory and Archaeology, Faculty of Filosofía y Letras, Universidad Autónoma de Madrid, Mar 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Roman roads be discovered in mid mountain areas? Combining remote sensing, digital modelling and excavations</w:t>
+                <w:t xml:space="preserve">Les voies romaines dans les prairies du Puy-de-Dôme : de nouveaux outils pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Čučković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paths &amp; pathways : Workshop &amp; seminar on spatial analysis in archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures", Jun 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368248v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions collectives sur le thermalisme curatif chez les Arvernes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospection thermique par drone en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elise Fovet</w:t>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Cap'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361004v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thermique par drone en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions collectives sur le thermalisme curatif chez les Arvernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
+              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298042v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection thermique par drone en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Voldoire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Cap'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mur de Bretagne, France</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966416v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860749v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01972574v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ‘alphabet’ to describe the spatio-temporal dynamics of settlement systems: a relevant representation of time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2014 - 21st century Archaeology: Concepts, Methods and Tools.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01197074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral de l'Istrie septentrionale et son arrière-pays, de la Protohistoire à l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Rencontres internationales d'archéologie et d'histoire d'Antibes Implantations humaines en milieu littoral Méditerranéen : facteurs d’installation et processus d’appropriation de l’espace, de la Préhistoire au Moyen Âge. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mercuri L., González Villaescusa R. et Bertoncello F., Oct 2013, Antibes, France. pp.307-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la cartographie à la modélisation spatiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Potentialités agronomiques et peuplement antique en Languedoc oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire et les cartes, à propos de l'Atlas informatisé de l'Adriatique antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Tassaux, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118649v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités agronomiques et peuplement antique en Languedoc oriental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.247-260</w:t>
+              <w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055884v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">De la cartographie à la modélisation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t>
+              <w:t xml:space="preserve">L'histoire et les cartes, à propos de l'Atlas informatisé de l'Adriatique antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Tassaux, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770656v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a soil indicator in eastern Languedoc (south-eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Ostir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th conference of the UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures du peuplement et organisation des territoires en Gaule Centrale et Gaule du Sud. Réflexions pour une confrontation interrégionale (programme Archaedyn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements », XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et modélisation pour une étude du système de peuplement dans la longue durée, de la Protohistoire à l'Antiquité tardive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosciences et Antiquité classique : approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du peuplement et réseau de communication: Une approche basée sur la modélisation de cheminements optimaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse et modélisation des réseaux parcellaires et de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ostir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00429797v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Characterization of Agrarian Resources for Archaeological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404926v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path modelling and settlement pattern</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomaž Podobnikar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.309-315</w:t>
+              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404911v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00470175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatio-temporal dynamic of agricultural areas, from Antiquity to modern period (ArchaeDyn Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
+              <w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767308v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00429797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Agrarian Resources for Archaeological Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404951v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Path modelling and settlement pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Zakšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Podobnikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
+              <w:t xml:space="preserve">35th Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00470175v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of path modelling to the ancient settlement pattern study over the long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klemen Zakšek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling the complexity of past population movement, interactions and landuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatiale du peuplement et analyse des ressources agro-pastorales dans le bassin de Combas et le vallon de l'Aigalade (Gard, France), du Bronze final au bas Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et espaces de l'Homme en société, analyses et modèles spatiaux en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Antibes, France. pp.499-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5047,323 +5172,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost centuriation of Roman Istria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Čučković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaedyn - Atelier 1 - La dynamique des finages dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHAEDYN. Présentation de la zone atelier Languedoc oriental (Gard, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5373,151 +5498,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le bornage routier antique en Auvergne, Rapport de sondages archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Serrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Clermont Auvergne; MSH de Clermont-Ferrand. 2021, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5527,100 +5652,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-environnementales durant l'Antiquité: approche micro-régionale du peuplement en Languedoc oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Franche-Comté; Univerza v Ljubljani, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00616794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5630,760 +5755,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road again… analysis of multi-frequency FD-EMI in a volcanic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juilien Guillemoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Spitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (1), pp.513-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ntx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches complémentaires sur l’organisation de la ville minoenne de Malia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller-Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.4270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03361387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Landsat NDVI to subpixel vegetation and topographic components in glacier forefields: assessment from high-resolution multispectral UAV imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Z Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (04), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JRS.15.044508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontaines antiques zoomorphes dans le Massif central. Des lionnes grises cracheuses d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connier Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique socio-environnementales durant l’Antiquité : approche micro-régionale du peuplement en Languedoc oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin AGER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6451,51 +6576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B011622"/>
+    <w:nsid w:val="8A4354F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6682,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-fovet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155671707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/182464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Ostir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podobnikar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00616794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilien Guillemoteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.044508" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nectoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connier Yves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-fovet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155671707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/182464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Ostir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podobnikar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00616794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilien Guillemoteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.044508" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nectoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connier Yves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>