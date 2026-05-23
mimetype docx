--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1011,51 +1011,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03884237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
+                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -1094,119 +1094,119 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124083v1</w:t>
+                <w:t xml:space="preserve">hal-04124046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t>
+                <w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
@@ -1245,371 +1245,371 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t>
+              <w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124046v1</w:t>
+                <w:t xml:space="preserve">halshs-04124083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace rural antique autour des établissements littoraux nord-istriens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Fovet</w:t>
+                <w:t xml:space="preserve">Capítulo 28. LiDAR aerotransportado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoran Čučković</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Bouet; Petit-Aupert. </w:t>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Chapoulie, Marcela Sepulveda, Nino Del Solar-Velarde, Véronique Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 350, Institut Français des Etudes Andines (IFEA); Universidad de Tarapacá; Université Bordeaux Montaigne, pp.593-611, 2018, 978-612-4358-02-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifea.13195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810079v1</w:t>
+                <w:t xml:space="preserve">hal-01966737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capítulo 28. LiDAR aerotransportado</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Rémy Chapoulie, Marcela Sepulveda, Nino Del Solar-Velarde, Véronique Wright. </w:t>
+                <w:t xml:space="preserve">L’espace rural antique autour des établissements littoraux nord-istriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Čučković</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet; Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est vivere. Hommages à Francis Tassaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.353-364, 2018, Mémoires, 978-2-35613-215-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966737v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bépoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1873,281 +1873,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00772081v1</w:t>
+                <w:t xml:space="preserve">hal-02125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristina Gandini</w:t>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Trément</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125869v1</w:t>
+                <w:t xml:space="preserve">halshs-00772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirebeau-sur-Bèze</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies romaines dans les prairies du Puy-de-Dôme : de nouveaux outils pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Čučković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,708 +2620,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thermique par drone en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions collectives sur le thermalisme curatif chez les Arvernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Cap'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mur de Bretagne, France</w:t>
+              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966416v1</w:t>
+                <w:t xml:space="preserve">hal-05361004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions collectives sur le thermalisme curatif chez les Arvernes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospection thermique par drone en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361004v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection thermique par drone en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Cap'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298042v1</w:t>
+                <w:t xml:space="preserve">hal-04966416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t>
+                <w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Philip Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01972574v1</w:t>
+                <w:t xml:space="preserve">hal-01860749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t>
+                <w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Verhagen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Opitz</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vurpillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860749v1</w:t>
+                <w:t xml:space="preserve">halshs-01972574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ‘alphabet’ to describe the spatio-temporal dynamics of settlement systems: a relevant representation of time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,77 +3471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,234 +3590,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités agronomiques et peuplement antique en Languedoc oriental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.247-260</w:t>
+              <w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055884v1</w:t>
+                <w:t xml:space="preserve">halshs-00770656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations spatiales et hiérarchiques du peuplement antique : des indicateurs quantitatifs pour une confrontation interrégionale.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentialités agronomiques et peuplement antique en Languedoc oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIèmes rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.175-190</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770656v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cartographie à la modélisation spatiale</w:t>
               </w:r>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures du peuplement et organisation des territoires en Gaule Centrale et Gaule du Sud. Réflexions pour une confrontation interrégionale (programme Archaedyn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : natures, intensités, échelles et temporalités des changements », XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Antibes (France), France</w:t>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4250,168 +4250,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatio-temporal dynamic of agricultural areas, from Antiquity to modern period (ArchaeDyn Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767308v1</w:t>
+                <w:t xml:space="preserve">hal-00767299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Agrarian Resources for Archaeological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4427,73 +4410,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'altimétrie, productrice de données pour l'archéologie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4515,401 +4498,418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'historien, l'espace et l'ordinateur, Table ronde du Projet ANR ATHIS : Atelier n° 5, École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Rome, Italie. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal dynamic of agricultural areas, from Antiquity to modern period (ArchaeDyn Project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ostir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.15</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767299v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+                <w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t>
+              <w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00429797v1</w:t>
+                <w:t xml:space="preserve">hal-00404926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t>
+              <w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404926v1</w:t>
+                <w:t xml:space="preserve">halshs-00429797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path modelling and settlement pattern</w:t>
               </w:r>
@@ -5186,51 +5186,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost centuriation of Roman Istria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Čučković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6387,51 +6387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A4354F1"/>
+    <w:nsid w:val="5DD8880E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-fovet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155671707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/182464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Ostir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podobnikar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00616794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilien Guillemoteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.044508" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nectoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connier Yves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-fovet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155671707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/345-la-vaunage-9782355181443.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/182464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Ostir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gandini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podobnikar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00616794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilien Guillemoteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.044508" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nectoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connier Yves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>