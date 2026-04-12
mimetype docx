--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1255,315 +1255,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchard</w:t>
+                <w:t xml:space="preserve">Tl ion-exchange borosilicate glass: investigation of the Tl site by X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.124-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394074v1</w:t>
+                <w:t xml:space="preserve">hal-00991858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tl ion-exchange borosilicate glass: investigation of the Tl site by X-ray absorption spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. d'Acapito</w:t>
+                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Broquin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 354, pp.124-128. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.190-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991858v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of deeply buried waveguides: A way towards 3D integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,291 +2553,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-integrated optofluidic sensor exploiting dielectrophoresis for label-free detection of bacterial viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense silicon-nitride PIC design and manufacturing on transparent substrate for a retinal projector evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyllian Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Akritidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gardies</w:t>
+                <w:t xml:space="preserve">Basile Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Grosa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Faugier-Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.39, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2607742⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.120040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2605816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611240v1</w:t>
+                <w:t xml:space="preserve">hal-04785926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense silicon-nitride PIC design and manufacturing on transparent substrate for a retinal projector evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass-integrated optofluidic sensor exploiting dielectrophoresis for label-free detection of bacterial viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Colard</w:t>
+                <w:t xml:space="preserve">Konstantinos Akritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Faugier-Tovar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.120040, </w:t>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2605816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2607742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785926v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
               </w:r>
@@ -3710,269 +3710,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01378560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhoton 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97500B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010304v1</w:t>
+                <w:t xml:space="preserve">hal-01377826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Parsy</w:t>
+                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europhoton 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2209273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377826v1</w:t>
+                <w:t xml:space="preserve">hal-02010304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully static OCT sensor using a glass integrated optic chip bonded to a CCD linear camera</w:t>
               </w:r>
@@ -4131,51 +4131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient magneto-optical mode converter on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the magneto-optical interaction in a hybrid non-reciprocal mode converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4822,51 +4822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of Ag+/Na+ ion-exchanged surface and buried waveguides on germanate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a pump/signal multiplexer based on a segmented asymetric Y junction made by silver /sodium ion-exchange on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,51 +6577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodically segmented waveguides made by ion exchanged in glass: application to a TE-pass polarizer and to an asymmetric Y-junction wavelength demultiplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn van Emmerik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond Frentrop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meindert Dijkstra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Segerink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kooijman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.002065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Acapito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8098347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KWKZM0P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PXDV1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1605104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Toubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3014264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyllian Millard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rainouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Meynard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605816" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907796" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nappez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez-Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Valenzuela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esparza-Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474342" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.433239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307953" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn van Emmerik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond Frentrop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meindert Dijkstra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Segerink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kooijman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.002065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Acapito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8098347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KWKZM0P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PXDV1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1605104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Toubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3014264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyllian Millard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rainouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Meynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907796" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nappez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez-Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Valenzuela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esparza-Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474342" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.433239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307953" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>