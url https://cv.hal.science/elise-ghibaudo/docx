--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -614,287 +614,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence measurements in optical waveguides</w:t>
+                <w:t xml:space="preserve">Integrated Broadband Polarization Splitters made by Ion-Exchange on Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Parsy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2280034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (23), pp.2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2013.2286454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01025451v1</w:t>
+                <w:t xml:space="preserve">ujm-01025782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Broadband Polarization Splitters made by Ion-Exchange on Glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Birefringence measurements in optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (23), pp.2373. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (19), pp.3151-3157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2013.2286454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2013.2280034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01025782v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01025451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Investigation of Structural Rearrangements in Silver Ion-Exchanged Silicate Glasses</w:t>
               </w:r>
@@ -1255,401 +1255,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tl ion-exchange borosilicate glass: investigation of the Tl site by X-ray absorption spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. d'Acapito</w:t>
+                <w:t xml:space="preserve">Study of deeply buried waveguides: A way towards 3D integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Broquin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.029⟩</w:t>
+              <w:t xml:space="preserve">Material Science and Engineering B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149 (2), pp.185-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991858v1</w:t>
+                <w:t xml:space="preserve">hal-00394088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchard</w:t>
+                <w:t xml:space="preserve">Tl ion-exchange borosilicate glass: investigation of the Tl site by X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.124-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394074v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deeply buried waveguides: A way towards 3D integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Science and Engineering B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 149 (2), pp.185-189. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.190-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394088v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a 980-nm/1550-nm Pump-Signal (De)multiplexer Made by Ion-Exchange on Glass Using a Segmented Asymmetric Y-Junction</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,403 +3576,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a waveguide with optics axes tilted by 45° and realized by ion-exchange on glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.7, </w:t>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97500B, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2209260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2209273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01378560v1</w:t>
+                <w:t xml:space="preserve">hal-01377826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Parsy</w:t>
+                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europhoton 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377826v1</w:t>
+                <w:t xml:space="preserve">hal-02010304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Design of a waveguide with optics axes tilted by 45° and realized by ion-exchange on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhoton 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010304v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01378560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully static OCT sensor using a glass integrated optic chip bonded to a CCD linear camera</w:t>
               </w:r>
@@ -4086,1681 +4086,1681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de guides d’ondes monomodes a λ=405nm par échange d’ions Tl+/Na+ sur verre silicate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Grosa</w:t>
+                <w:t xml:space="preserve">Glass Integrated Optics: past, present and a glimpse to the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010799v1</w:t>
+                <w:t xml:space="preserve">hal-02010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Réalisation de guides d’ondes monomodes a λ=405nm par échange d’ions Tl+/Na+ sur verre silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010314v1</w:t>
+                <w:t xml:space="preserve">hal-02010799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient magneto-optical mode converter on glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01386696v1</w:t>
+                <w:t xml:space="preserve">hal-02010314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the magneto-optical interaction in a hybrid non-reciprocal mode converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Efficient magneto-optical mode converter on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jordan</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386688v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: past, present and a glimpse to the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Study of the magneto-optical interaction in a hybrid non-reciprocal mode converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010759v1</w:t>
+                <w:t xml:space="preserve">ujm-01386688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Séparateur de polarisation large bande réalisé par échange d’ions sur verre et fonctionnant à λ = 1550 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01386708v1</w:t>
+                <w:t xml:space="preserve">hal-02011887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Parsy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86270B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386719v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparateur de polarisation large bande réalisé par échange d’ions sur verre et fonctionnant à λ = 1550 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Parsy</w:t>
+                <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011887v1</w:t>
+                <w:t xml:space="preserve">ujm-01386719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a single-mode cost-effective pumping scheme</w:t>
+                <w:t xml:space="preserve">Photothermal Microfluidic Chemical Sensor Made by Integrated Optics on Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nappez</w:t>
+                <w:t xml:space="preserve">Armin Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917915v1</w:t>
+                <w:t xml:space="preserve">hal-02917753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical mode conversion in a hybrid glass waveguide made by sol-gel and ion-exchange techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a single-mode cost-effective pumping scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Amata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+                <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00692075v1</w:t>
+                <w:t xml:space="preserve">hal-02917915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum source based on ion-exchanged Neodymium doped Q-switched laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Magneto-optical mode conversion in a hybrid glass waveguide made by sol-gel and ion-exchange techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.910696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917910v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00692075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-area laser diode with stable single-mode output and wavelength stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nappez</w:t>
+                <w:t xml:space="preserve">Supercontinuum source based on ion-exchanged Neodymium doped Q-switched laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008669v1</w:t>
+                <w:t xml:space="preserve">hal-02917910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Microfluidic Chemical Sensor Made by Integrated Optics on Glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Broad-area laser diode with stable single-mode output and wavelength stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Schlotterbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.82640W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917753v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully compatible magneto-optical sol-gel material with glass waveguides technologies : application to mode converters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kekesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Francisco, United States. pp.721805, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5941,51 +5941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass integrated optics: recent advances on active and passive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6045,51 +6045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-exchanged rare-earth doped amplifiers and lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,77 +6140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of Ag+/Na+ ion-exchanged surface and buried waveguides on germanate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6460,77 +6460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a pump/signal multiplexer based on a segmented asymetric Y junction made by silver /sodium ion-exchange on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, 2006, SAN JOSE CA, United States. pp.61230T.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6558,386 +6558,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodically segmented waveguides made by ion exchanged in glass: application to a TE-pass polarizer and to an asymmetric Y-junction wavelength demultiplexer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
+                <w:t xml:space="preserve">Planar glass integrated optical structure based on prism decoupling for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Sanchez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Garcia-Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Esparza-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.590511⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, San Jose, United States. pp.112-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147995v1</w:t>
+                <w:t xml:space="preserve">hal-02008782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass integrated optics broadband duplexer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodically segmented waveguides made by ion exchanged in glass: application to a TE-pass polarizer and to an asymmetric Y-junction wavelength demultiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celia Sanchez-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2005, SAN JOSE CA, United States. pp.237-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148013v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar glass integrated optical structure based on prism decoupling for sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Glass integrated optics broadband duplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Sanchez-Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.410-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.590590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02008782v1</w:t>
+                <w:t xml:space="preserve">hal-00148013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de guides d’ondes segmentés monomodes sur une grande plage de longueurs d’onde obtenus par échanges d’ions Ag+/Na+</w:t>
               </w:r>
@@ -7841,77 +7841,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for transmitting optical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Schlotterbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,77 +7955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for emitting an optical signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Schlotterbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,51 +8069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif optique rotateur de polarisation intégré dans un substrat de verre et procédé de fabrication de ce dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn van Emmerik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond Frentrop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meindert Dijkstra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Segerink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kooijman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.002065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Acapito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8098347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KWKZM0P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PXDV1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1605104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Toubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3014264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyllian Millard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rainouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Meynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907796" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nappez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez-Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Valenzuela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esparza-Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474342" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.433239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307953" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn van Emmerik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond Frentrop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meindert Dijkstra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Segerink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kooijman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.002065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Acapito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8098347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PXDV1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KWKZM0P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1605104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Toubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3014264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyllian Millard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rainouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Meynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nappez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez-Perez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Valenzuela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esparza-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590590" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474342" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.433239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307953" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>