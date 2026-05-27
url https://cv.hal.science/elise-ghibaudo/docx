--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1371,285 +1371,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tl ion-exchange borosilicate glass: investigation of the Tl site by X-ray absorption spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. d'Acapito</w:t>
+                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Broquin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.029⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.190-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991858v1</w:t>
+                <w:t xml:space="preserve">hal-00394074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchard</w:t>
+                <w:t xml:space="preserve">Tl ion-exchange borosilicate glass: investigation of the Tl site by X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 149, pp.190-194. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.124-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394074v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a 980-nm/1550-nm Pump-Signal (De)multiplexer Made by Ion-Exchange on Glass Using a Segmented Asymmetric Y-Junction</w:t>
               </w:r>
@@ -2060,5764 +2060,6131 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional display for AR applications based on holography and photonic integrated circuits</w:t>
+                <w:t xml:space="preserve">Vers un biocapteur à détection rapide de contaminants dans l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaheddine Toubi</w:t>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Delcuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrés Cosmetic Environment &amp; Safety 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Louviers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04757006v1</w:t>
+                <w:t xml:space="preserve">hal-05620156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directional display for AR applications based on holography and photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Salaheddine Toubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Gimeno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Haidar</w:t>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3014264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939765v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04757006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer photonic-integrated circuit design for dense random waveguide distribution addressing, application to near-eye display</w:t>
+                <w:t xml:space="preserve">Detection of Escherichia coli with planar electrodes, an analysis by EIS and DRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyllian Millard</w:t>
+                <w:t xml:space="preserve">Antoine Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Rainouard</w:t>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daivid Fowler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martinez</w:t>
+                <w:t xml:space="preserve">Hasnaa Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Architectures for Displays and Sensing in Augmented, Virtual, and Mixed Reality (AR, VR, MR) IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Workshop IEEE Sensors France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785667v1</w:t>
+                <w:t xml:space="preserve">hal-04939765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting and sensing of dielectric microparticles by a multiphysics approach: integrated electro-opto-fluidic function for environmental application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer photonic-integrated circuit design for dense random waveguide distribution addressing, application to near-eye display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyllian Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gardies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Fabian Rainouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daivid Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2649074⟩</w:t>
+              <w:t xml:space="preserve">Optical Architectures for Displays and Sensing in Augmented, Virtual, and Mixed Reality (AR, VR, MR) IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2649858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872677v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense silicon-nitride PIC design and manufacturing on transparent substrate for a retinal projector evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting and sensing of dielectric microparticles by a multiphysics approach: integrated electro-opto-fluidic function for environmental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Gardies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2605816⟩</w:t>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.123240T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2649074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785926v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-integrated optofluidic sensor exploiting dielectrophoresis for label-free detection of bacterial viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Akritidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2607742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Dense silicon-nitride PIC design and manufacturing on transparent substrate for a retinal projector evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyllian Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Morand</w:t>
+                <w:t xml:space="preserve">Matthias Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poëtte</w:t>
+                <w:t xml:space="preserve">Jonathan Faugier-Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.120040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2605816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694558v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
+                <w:t xml:space="preserve">Présélection de traitement de surface sur verre selon leur compatibilité bactérienne en vue d’élaborer un biocapteur évaluant la qualité environnementale de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Instrumentation pour le suivi environnemental : Mesure de la qualité de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, E-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015709v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bucci</w:t>
+                <w:t xml:space="preserve">Résilience des bactéries Gram- à la Pollution environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Bioadh’2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Web Conference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961642v1</w:t>
+                <w:t xml:space="preserve">hal-05619733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Arab</w:t>
+                <w:t xml:space="preserve">Glass integrated photonic platform: Passive, active and hybrid devices for telecommunications and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012337v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de spectres d’absorption de plutonium(VI) en acide nitrique par un capteur optofluidique integré sur verre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+                <w:t xml:space="preserve">Lasers intégrés sur verre pour la génération de fréquences radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Canto</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'optique guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012105v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un absorbant saturable sol-gel pour les lasers déclenchés en optique intégrée sur verre</w:t>
+                <w:t xml:space="preserve">Integrated Optics DFB Lasers On Glass For High Radio-Frequency Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’Optique Guidée 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2018.8552881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618036v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+                <w:t xml:space="preserve">Mesure de spectres d’absorption de plutonium(VI) en acide nitrique par un capteur optofluidique integré sur verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2209273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377826v1</w:t>
+                <w:t xml:space="preserve">hal-02012105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Battement de lasers DFB co-intégrés sur verre pour la génération de porteuses millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhoton 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées nationales d'optique guidées (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010304v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a waveguide with optics axes tilted by 45° and realized by ion-exchange on glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jordan</w:t>
+                <w:t xml:space="preserve">Développement d'un absorbant saturable sol-gel pour les lasers déclenchés en optique intégrée sur verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d’Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01378560v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully static OCT sensor using a glass integrated optic chip bonded to a CCD linear camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Warzecha</w:t>
+                <w:t xml:space="preserve">Rare earth-doped active devices on glass: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europhoton 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961483v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: past, present and a glimpse to the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Birefringence measurement of glass ion-exchanged waveguides: Burying depth or cover layer influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97500B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010759v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de guides d’ondes monomodes a λ=405nm par échange d’ions Tl+/Na+ sur verre silicate</w:t>
+                <w:t xml:space="preserve">Design of a waveguide with optics axes tilted by 45° and realized by ion-exchange on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010799v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01378560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">A fully static OCT sensor using a glass integrated optic chip bonded to a CCD linear camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93650X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2080187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010314v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient magneto-optical mode converter on glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass Integrated Optics: past, present and a glimpse to the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386696v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the magneto-optical interaction in a hybrid non-reciprocal mode converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Parsy</w:t>
+                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">EOSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386688v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparateur de polarisation large bande réalisé par échange d’ions sur verre et fonctionnant à λ = 1550 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient magneto-optical mode converter on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011887v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Parsy</w:t>
+                <w:t xml:space="preserve">Réalisation de guides d’ondes monomodes a λ=405nm par échange d’ions Tl+/Na+ sur verre silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386708v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Study of the magneto-optical interaction in a hybrid non-reciprocal mode converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Jamon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01386719v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Microfluidic Chemical Sensor Made by Integrated Optics on Glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Séparateur de polarisation large bande réalisé par échange d’ions sur verre et fonctionnant à λ = 1550 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917753v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a single-mode cost-effective pumping scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nappez</w:t>
+                <w:t xml:space="preserve">Mesure de la biréfringence de guides optiques non homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Garayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917915v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical mode conversion in a hybrid glass waveguide made by sol-gel and ion-exchange techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low cross-talk glass integrated polarization splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826403, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.910696⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86270B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00692075v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01386708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum source based on ion-exchanged Neodymium doped Q-switched laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Photothermal Microfluidic Chemical Sensor Made by Integrated Optics on Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917910v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-area laser diode with stable single-mode output and wavelength stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Development of a single-mode cost-effective pumping scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.907796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02008669v1</w:t>
+                <w:t xml:space="preserve">hal-02917915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully compatible magneto-optical sol-gel material with glass waveguides technologies : application to mode converters.</w:t>
+                <w:t xml:space="preserve">Magneto-optical mode conversion in a hybrid glass waveguide made by sol-gel and ion-exchange techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renata Kekesi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.794106, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.874927⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.910696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00692068v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00692075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">980nm-1550nm vertically integrated duplexer for hybrid erbium-doped waveguide amplifiers on glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Nappez</w:t>
+                <w:t xml:space="preserve">Supercontinuum source based on ion-exchanged Neodymium doped Q-switched laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394610v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass integrated optics: recent advances on active and passive devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Broad-area laser diode with stable single-mode output and wavelength stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Schlotterbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.767465⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.82640W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394571v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchanged rare-earth doped amplifiers and lasers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fully compatible magneto-optical sol-gel material with glass waveguides technologies : application to mode converters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kekesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium IEEE-LEOS Benelux Chapter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.794106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.874927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394575v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00692068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of Ag+/Na+ ion-exchanged surface and buried waveguides on germanate glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Grelin</w:t>
+                <w:t xml:space="preserve">980nm-1550nm vertically integrated duplexer for hybrid erbium-doped waveguide amplifiers on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Onestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Francisco, United States. pp.721805, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.811381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394442v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated optics: passive and active devices made by ion-exchange on glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Ion-exchanged rare-earth doped amplifiers and lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Optical Communication, Passive components and Fiber Based device</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE The International Society for Optical Engineering, Nov 2007, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Annual Symposium IEEE-LEOS Benelux Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010774v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional integration of passive functions on glass by means of selectively buried waveguides and multiple ion-exchanges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Glass integrated optics: recent advances on active and passive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.703295⟩</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.767465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973003v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a pump/signal multiplexer based on a segmented asymetric Y junction made by silver /sodium ion-exchange on glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realization of Ag+/Na+ ion-exchanged surface and buried waveguides on germanate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148198v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar glass integrated optical structure based on prism decoupling for sensing applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Sanchez-Perez</w:t>
+                <w:t xml:space="preserve">Integrated optics: passive and active devices made by ion-exchange on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia Pacific Optical Communication, Passive components and Fiber Based device</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE The International Society for Optical Engineering, Nov 2007, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008782v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodically segmented waveguides made by ion exchanged in glass: application to a TE-pass polarizer and to an asymmetric Y-junction wavelength demultiplexer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.E. Broquin</w:t>
+                <w:t xml:space="preserve">Three-dimensional integration of passive functions on glass by means of selectively buried waveguides and multiple ion-exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.703295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.590511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00147995v1</w:t>
+                <w:t xml:space="preserve">hal-01973003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass integrated optics broadband duplexer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a pump/signal multiplexer based on a segmented asymetric Y junction made by silver /sodium ion-exchange on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Sanchez-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2006, SAN JOSE CA, United States. pp.61230T.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.646284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148013v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de guides d’ondes segmentés monomodes sur une grande plage de longueurs d’onde obtenus par échanges d’ions Ag+/Na+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grelin</w:t>
+                <w:t xml:space="preserve">Planar glass integrated optical structure based on prism decoupling for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Sanchez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Garcia-Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Esparza-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, San Jose, United States. pp.112-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011909v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation théorique d'un duplexeur large bande basé sur une structure à fuite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodically segmented waveguides made by ion exchanged in glass: application to a TE-pass polarizer and to an asymmetric Y-junction wavelength demultiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2005, SAN JOSE CA, United States. pp.237-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011924v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction dichroïque en optique intégrée. Applications à la métrologie des dispositifs interférométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass integrated optics broadband duplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huss</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Reynaud</w:t>
+                <w:t xml:space="preserve">Celia Sanchez-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.571-573</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.410-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011941v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ion exchanged integrated lightwave devices with an apertureless scanning near-field optical microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aubert</w:t>
+                <w:t xml:space="preserve">Réalisation de guides d’ondes segmentés monomodes sur une grande plage de longueurs d’onde obtenus par échanges d’ions Ag+/Na+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.123-126</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.188-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008827v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an integrated optic broadband duplexer for 0.8/1.3-micrometer applications</w:t>
+                <w:t xml:space="preserve">Validation théorique d'un duplexeur large bande basé sur une structure à fuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronics Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.253-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.474342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02008833v1</w:t>
+                <w:t xml:space="preserve">hal-02011924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un duplexeur large bande en optique intégrée sur verre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of ion exchanged integrated lightwave devices with an apertureless scanning near-field optical microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Dijon, France. pp.137-139</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011945v1</w:t>
+                <w:t xml:space="preserve">hal-02008827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and realization of a new broadband wavelength multiplexer/demultiplexer</w:t>
+                <w:t xml:space="preserve">Optimization of an integrated optic broadband duplexer for 0.8/1.3-micrometer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Integrated Optoelectronic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.433239⟩</w:t>
+              <w:t xml:space="preserve">Integrated Optoelectronics Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, San Jose, United States. pp.178-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.474342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008836v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonction dichroïque en optique intégrée. Applications à la métrologie des dispositifs interférométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.571-573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation d'un duplexeur large bande en optique intégrée sur verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Dijon, France. pp.137-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and realization of a new broadband wavelength multiplexer/demultiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Integrated Optoelectronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, San Jose, United States. pp.102-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.433239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combining and cophasing a telescope array in a single chip-integrated optics: a new solution for spaced based aperture synthesis interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optics 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Toulouse Labège, France. pp.1056903-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2307953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7827,91 +8194,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for transmitting optical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Schlotterbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,113 +8286,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2692032B1. PHOTO. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for emitting an optical signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Schlotterbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8033,73 +8400,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2685574B1, US9268094B2. PHOTO. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif optique rotateur de polarisation intégré dans un substrat de verre et procédé de fabrication de ce dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8121,183 +8488,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3006453B1. PHOTO. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition de verre pour échange ionique au thallium et substrat en verre obtenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2936794 A1. PHOTO. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8444,51 +8811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn van Emmerik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond Frentrop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meindert Dijkstra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Segerink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kooijman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.002065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Acapito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8098347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PXDV1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KWKZM0P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1605104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Toubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3014264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyllian Millard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rainouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Meynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nappez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez-Perez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Valenzuela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esparza-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590590" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474342" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.433239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307953" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lalande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn van Emmerik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond Frentrop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meindert Dijkstra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Segerink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kooijman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.002065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garayt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2881007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parsy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2286454" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01025451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2280034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurizio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2095399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onestas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2120603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Acapito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8098347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PXDV1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KWKZM0P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.895059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1605104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delcuze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Toubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3014264" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Haidar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyllian Millard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rainouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649858" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gardies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649074" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Akritidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2607742" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Meynard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Colard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605816" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Garayt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080187" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037699" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01386708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001642" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910696" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907796" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00692068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kekesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874927" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nappez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811381" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703295" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646284" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008782v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez-Perez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Valenzuela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esparza-Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590590" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590511" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474342" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.433239" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008839v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307953" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lalande" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Najar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>