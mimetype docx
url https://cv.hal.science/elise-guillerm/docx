--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,385 +100,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
+                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547170v1</w:t>
+                <w:t xml:space="preserve">hal-03864376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864376v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vaudou-Luthi, la piscine de Château-Thierry »</w:t>
+                <w:t xml:space="preserve">Vaudou-Luthi, la piscine de Château-Thierry (1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
+              <w:t xml:space="preserve">Architecture-Mouvement-Continuité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 280, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03846909v1</w:t>
+                <w:t xml:space="preserve">hal-02547344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaudou-Luthi, la piscine de Château-Thierry (1971)</w:t>
+                <w:t xml:space="preserve">« Vaudou-Luthi, la piscine de Château-Thierry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture-Mouvement-Continuité</w:t>
+              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 280, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547344v1</w:t>
+                <w:t xml:space="preserve">halshs-03846909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rayonnement artistique d’une famille dans le Nord : les Dubuisson, artistes et architectes en interaction à Lille, à la Belle Époque et dans l’entre-deux-guerres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -503,51 +503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La démolition d’une œuvre du vivant des architectes. L’affaire du quartier des Poètes à Pierrefitte-sur-Seine ou l’écueil juridique ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76/2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -604,51 +604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Paris-Parallèle” : l’impossible programme d’action du Cercle d’études architecturales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle esthétique urbaine pour le Grand Paris ?, séminaire du Groupe transversal Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains / ENSA Paris-Belleville, session coordonnée par Laurence Bassières et Cédric Fériel., Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -667,333 +667,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tehran, The Presence of French Modernity in Iran (1970-1979)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">À la genèse d’une École régionale d’architecture. Acteurs et ambitions : Rouen, 1884-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conservation of 20th Century Heritage from Architecture to Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Institution of Art and Culture, University of Tehran Docomomo-Iran, International Committee for the Conservation of the Industrial Heritage (TICCIH), Apr 2019, Tehran, Iran</w:t>
+              <w:t xml:space="preserve">Séminaire HEnsA20 Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Darnétal, France. https://chmcc.hypotheses.org/?p=9565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547330v1</w:t>
+                <w:t xml:space="preserve">hal-02547176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Artistes, architectes, industriels et promoteurs : la fabrication d’empires immobiliers. De la SAGI à la COFIMEG (1930-1973), les ambitions partagées des acteurs de la construction »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès francophone d’histoire de la construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche Nantais Architectures Urbanités (CRENAU/AAU UMR 1563), Laboratoire de recherche Archéologie et Architectures (LARA-UMR 6566 CReAAH), Centre François Viète d'épistémologie et d'histoire des sciences et des techniques (EA 1161), Université de Nantes/ENSA Nantes, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Du miroir à la maison de verre : production, usage et restauration du matériau verrier dans l’architecture (XIXe - XXe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA / ENSAP Lille / ENSA Paris-Belleville / Association Verre et Histoire, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547336v1</w:t>
+                <w:t xml:space="preserve">hal-02547332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tehran, The Presence of French Modernity in Iran (1970-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Du miroir à la maison de verre : production, usage et restauration du matériau verrier dans l’architecture (XIXe - XXe siècles) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INHA / ENSAP Lille / ENSA Paris-Belleville / Association Verre et Histoire, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Conservation of 20th Century Heritage from Architecture to Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Institution of Art and Culture, University of Tehran Docomomo-Iran, International Committee for the Conservation of the Industrial Heritage (TICCIH), Apr 2019, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547332v1</w:t>
+                <w:t xml:space="preserve">hal-02547330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la genèse d’une École régionale d’architecture. Acteurs et ambitions : Rouen, 1884-1914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Artistes, architectes, industriels et promoteurs : la fabrication d’empires immobiliers. De la SAGI à la COFIMEG (1930-1973), les ambitions partagées des acteurs de la construction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HEnsA20 Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Darnétal, France. https://chmcc.hypotheses.org/?p=9565</w:t>
+              <w:t xml:space="preserve">3e Congrès francophone d’histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Nantais Architectures Urbanités (CRENAU/AAU UMR 1563), Laboratoire de recherche Archéologie et Architectures (LARA-UMR 6566 CReAAH), Centre François Viète d'épistémologie et d'histoire des sciences et des techniques (EA 1161), Université de Nantes/ENSA Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547176v1</w:t>
+                <w:t xml:space="preserve">hal-02547336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La première restauration de la villa par Jean Dubuisson (1964-1967) : enjeux et apports »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études La villa Savoye : histoire(s) et perspectives de sa restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Le Corbusier / Université Paris 1 Panthéon-Sorbonne / Maison du Brésil (Cité internationale universitaire de Paris), Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1012,428 +1012,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine / ENSA Normandie., Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547358v1</w:t>
+                <w:t xml:space="preserve">hal-02547356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Audience française ou chant du cygne ? L’Iran à l’orée d’une révolution »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Genèse d’un musée national »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Orients ? L’architecture entre altérité, internationalisation et fin de l’ethnocentrisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours / Université de Picardie / Université Rennes 2 / ENSA Strasbourg, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Inquiétudes sur le musée des Arts et Traditions populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 / École polytechnique fédérale de Lausanne, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547359v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547357v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Audience française ou chant du cygne ? L’Iran à l’orée d’une révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine / ENSA Normandie., Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Orients ? L’architecture entre altérité, internationalisation et fin de l’ethnocentrisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours / Université de Picardie / Université Rennes 2 / ENSA Strasbourg, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547356v1</w:t>
+                <w:t xml:space="preserve">hal-02547359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Genèse d’un musée national »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Inquiétudes sur le musée des Arts et Traditions populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 / École polytechnique fédérale de Lausanne, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547361v1</w:t>
+                <w:t xml:space="preserve">hal-02547357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Restauration de la villa Savoye »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Transmettre l’héritage de Le Corbusier : recherche, restauration, pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Le Corbusier / ENSA Paris-Belleville (IPRAUS-UMR AUSser 3329)., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1503,51 +1503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectes français au Moyen-Orient - 1930-1980 Médiateurs de transferts ou agents de la globalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des méandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-9589798-0-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villas modernes du Bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1680,51 +1680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectes français au Moyen-Orient, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Point de vues, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1755,51 +1755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubuisson à Metz. La lumière, le confort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouvelles Éditions Jean-Michel Place, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Massu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne, collection « Histo.art », n°5, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubuisson : l’abstraction constructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Infolio/Éditions du Patrimoine, collection « Carnets d’architectes », 191 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,77 +2025,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Grandvoinnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture du XXe siècle : patrimoine culturel et matière à projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du patrimoine, Centre des monuments nationaux, pp.26-37, 2022, 978-2-7577-0824-8</w:t>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Dubuisson, architecte (1914-2011) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrick Cabanel et André Encrevé (dir.), Dictionnaire biographique des Protestants français de 1787 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t. 2, lettres D-J, Éditions de la Société de l’Histoire du Protestantisme français et Éditions de Paris/Max Chaleil, collection « Essais et documents », A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2206,51 +2206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise du plan de reconstruction et d’aménagement de Saint-Lô : un tournant dans la conception de la ville (1953-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Reconstruction dans la Manche (1944-1964), cœurs de bourgs et quartiers des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Cahiers culturels de la Manche, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2275,51 +2275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Artistes, architectes, industriels et promoteurs : la fabrication d’empires immobiliers. De la SAGI à la COFIMEG (1930-1973), les ambitions partagées des acteurs de la construction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilles Bienvenu, Martial Monteil, Hélène Rousteau-Chambon (dir.), Construire ! Entre Antiquité et époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard / Actes Sud, pp.873-880, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2344,64 +2344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un architecte, deux programmes : l’École d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Lambert et Éléonore Marantz (dir.), Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Presses, pp.59-78., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2426,51 +2426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caroline Maniaque (dir.), Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Point de vues, pp.182-191., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2495,51 +2495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Dubuisson et l’art de l’espace domestique au cours des Trente Glorieuses »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASSU, Claude, GAIMARD, Marie, GUILLERM, Élise (sous la direction de), Métier : architecte. Dynamiques et enjeux professionnels au cours du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, collection « Histo.art », n°5, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,51 +2596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Recension] « Anne Portnoï, “La tradition du town design et sa transmission par les acteurs des villes nouvelles françaises” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, http://journals.openedition.org/craup/337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2022-DOU, BRAUP; LACTH (ENSAP de Lille); ENSAP Lille; INAMA (ENSA Marseille); ATE Normandie EA 7464; ENSA Paris Val de Seine; Université de Picardie - Jules Verne; Cinémathèque de Grenoble; Service de la culture du conseil général de Seine Saint-Denis; Cité de l'architecture et du patrimoine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balducci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-norma.com/collections/nouveautes/products/les-villas-modernes-du-bassin-darcachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balducci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-norma.com/collections/nouveautes/products/les-villas-modernes-du-bassin-darcachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>