--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1012,398 +1012,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine / ENSA Normandie., Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547356v1</w:t>
+                <w:t xml:space="preserve">hal-02547358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Genèse d’un musée national »</w:t>
+                <w:t xml:space="preserve">« Audience française ou chant du cygne ? L’Iran à l’orée d’une révolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Inquiétudes sur le musée des Arts et Traditions populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 / École polytechnique fédérale de Lausanne, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Orients ? L’architecture entre altérité, internationalisation et fin de l’ethnocentrisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours / Université de Picardie / Université Rennes 2 / ENSA Strasbourg, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547361v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547358v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Audience française ou chant du cygne ? L’Iran à l’orée d’une révolution »</w:t>
+                <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Orients ? L’architecture entre altérité, internationalisation et fin de l’ethnocentrisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours / Université de Picardie / Université Rennes 2 / ENSA Strasbourg, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine / ENSA Normandie., Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547359v1</w:t>
+                <w:t xml:space="preserve">hal-02547356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Genèse d’un musée national »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Inquiétudes sur le musée des Arts et Traditions populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 / École polytechnique fédérale de Lausanne, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547357v1</w:t>
+                <w:t xml:space="preserve">hal-02547361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Restauration de la villa Savoye »</w:t>
               </w:r>
@@ -2344,51 +2344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un architecte, deux programmes : l’École d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3082,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balducci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-norma.com/collections/nouveautes/products/les-villas-modernes-du-bassin-darcachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balducci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-norma.com/collections/nouveautes/products/les-villas-modernes-du-bassin-darcachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>