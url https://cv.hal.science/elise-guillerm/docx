--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -100,385 +100,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
+                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dehais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864376v1</w:t>
+                <w:t xml:space="preserve">hal-02547170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547170v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaudou-Luthi, la piscine de Château-Thierry (1971)</w:t>
+                <w:t xml:space="preserve">« Vaudou-Luthi, la piscine de Château-Thierry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture-Mouvement-Continuité</w:t>
+              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 280, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547344v1</w:t>
+                <w:t xml:space="preserve">halshs-03846909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vaudou-Luthi, la piscine de Château-Thierry »</w:t>
+                <w:t xml:space="preserve">Vaudou-Luthi, la piscine de Château-Thierry (1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cabestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
+              <w:t xml:space="preserve">Architecture-Mouvement-Continuité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 280, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03846909v1</w:t>
+                <w:t xml:space="preserve">hal-02547344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rayonnement artistique d’une famille dans le Nord : les Dubuisson, artistes et architectes en interaction à Lille, à la Belle Époque et dans l’entre-deux-guerres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -503,51 +503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La démolition d’une œuvre du vivant des architectes. L’affaire du quartier des Poètes à Pierrefitte-sur-Seine ou l’écueil juridique ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76/2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -604,51 +604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Paris-Parallèle” : l’impossible programme d’action du Cercle d’études architecturales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle esthétique urbaine pour le Grand Paris ?, séminaire du Groupe transversal Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains / ENSA Paris-Belleville, session coordonnée par Laurence Bassières et Cédric Fériel., Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -667,333 +667,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la genèse d’une École régionale d’architecture. Acteurs et ambitions : Rouen, 1884-1914</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tehran, The Presence of French Modernity in Iran (1970-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HEnsA20 Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Darnétal, France. https://chmcc.hypotheses.org/?p=9565</w:t>
+              <w:t xml:space="preserve">International Conference on Conservation of 20th Century Heritage from Architecture to Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Institution of Art and Culture, University of Tehran Docomomo-Iran, International Committee for the Conservation of the Industrial Heritage (TICCIH), Apr 2019, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547176v1</w:t>
+                <w:t xml:space="preserve">hal-02547330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Artistes, architectes, industriels et promoteurs : la fabrication d’empires immobiliers. De la SAGI à la COFIMEG (1930-1973), les ambitions partagées des acteurs de la construction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Du miroir à la maison de verre : production, usage et restauration du matériau verrier dans l’architecture (XIXe - XXe siècles) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INHA / ENSAP Lille / ENSA Paris-Belleville / Association Verre et Histoire, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Congrès francophone d’histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Nantais Architectures Urbanités (CRENAU/AAU UMR 1563), Laboratoire de recherche Archéologie et Architectures (LARA-UMR 6566 CReAAH), Centre François Viète d'épistémologie et d'histoire des sciences et des techniques (EA 1161), Université de Nantes/ENSA Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547332v1</w:t>
+                <w:t xml:space="preserve">hal-02547336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tehran, The Presence of French Modernity in Iran (1970-1979)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">À la genèse d’une École régionale d’architecture. Acteurs et ambitions : Rouen, 1884-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conservation of 20th Century Heritage from Architecture to Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Institution of Art and Culture, University of Tehran Docomomo-Iran, International Committee for the Conservation of the Industrial Heritage (TICCIH), Apr 2019, Tehran, Iran</w:t>
+              <w:t xml:space="preserve">Séminaire HEnsA20 Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Darnétal, France. https://chmcc.hypotheses.org/?p=9565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547330v1</w:t>
+                <w:t xml:space="preserve">hal-02547176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Artistes, architectes, industriels et promoteurs : la fabrication d’empires immobiliers. De la SAGI à la COFIMEG (1930-1973), les ambitions partagées des acteurs de la construction »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« La villa Weil et le verre : sobriété, emphase et expérimentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès francophone d’histoire de la construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche Nantais Architectures Urbanités (CRENAU/AAU UMR 1563), Laboratoire de recherche Archéologie et Architectures (LARA-UMR 6566 CReAAH), Centre François Viète d'épistémologie et d'histoire des sciences et des techniques (EA 1161), Université de Nantes/ENSA Nantes, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Du miroir à la maison de verre : production, usage et restauration du matériau verrier dans l’architecture (XIXe - XXe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA / ENSAP Lille / ENSA Paris-Belleville / Association Verre et Histoire, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547336v1</w:t>
+                <w:t xml:space="preserve">hal-02547332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La première restauration de la villa par Jean Dubuisson (1964-1967) : enjeux et apports »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études La villa Savoye : histoire(s) et perspectives de sa restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Le Corbusier / Université Paris 1 Panthéon-Sorbonne / Maison du Brésil (Cité internationale universitaire de Paris), Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1012,428 +1012,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Genèse d’un musée national »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Inquiétudes sur le musée des Arts et Traditions populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 / École polytechnique fédérale de Lausanne, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547358v1</w:t>
+                <w:t xml:space="preserve">hal-02547361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Audience française ou chant du cygne ? L’Iran à l’orée d’une révolution »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Orients ? L’architecture entre altérité, internationalisation et fin de l’ethnocentrisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours / Université de Picardie / Université Rennes 2 / ENSA Strasbourg, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine / ENSA Normandie., Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547359v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547357v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Un architecte, deux programmes : l’Ecole d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine / ENSA Normandie., Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Architectures des écoles d'architecture en France depuis 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 / ENSA Paris-Belleville, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547356v1</w:t>
+                <w:t xml:space="preserve">hal-02547357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Genèse d’un musée national »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Audience française ou chant du cygne ? L’Iran à l’orée d’une révolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Inquiétudes sur le musée des Arts et Traditions populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 / École polytechnique fédérale de Lausanne, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Orients ? L’architecture entre altérité, internationalisation et fin de l’ethnocentrisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours / Université de Picardie / Université Rennes 2 / ENSA Strasbourg, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547361v1</w:t>
+                <w:t xml:space="preserve">hal-02547359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Restauration de la villa Savoye »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Transmettre l’héritage de Le Corbusier : recherche, restauration, pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Le Corbusier / ENSA Paris-Belleville (IPRAUS-UMR AUSser 3329)., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1503,51 +1503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectes français au Moyen-Orient - 1930-1980 Médiateurs de transferts ou agents de la globalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des méandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-9589798-0-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villas modernes du Bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1680,51 +1680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectes français au Moyen-Orient, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Point de vues, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1755,51 +1755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubuisson à Metz. La lumière, le confort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouvelles Éditions Jean-Michel Place, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Massu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne, collection « Histo.art », n°5, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubuisson : l’abstraction constructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Infolio/Éditions du Patrimoine, collection « Carnets d’architectes », 191 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,77 +2025,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Grandvoinnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture du XXe siècle : patrimoine culturel et matière à projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du patrimoine, Centre des monuments nationaux, pp.26-37, 2022, 978-2-7577-0824-8</w:t>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Dubuisson, architecte (1914-2011) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrick Cabanel et André Encrevé (dir.), Dictionnaire biographique des Protestants français de 1787 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t. 2, lettres D-J, Éditions de la Société de l’Histoire du Protestantisme français et Éditions de Paris/Max Chaleil, collection « Essais et documents », A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2206,51 +2206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise du plan de reconstruction et d’aménagement de Saint-Lô : un tournant dans la conception de la ville (1953-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Reconstruction dans la Manche (1944-1964), cœurs de bourgs et quartiers des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Cahiers culturels de la Manche, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2275,51 +2275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Artistes, architectes, industriels et promoteurs : la fabrication d’empires immobiliers. De la SAGI à la COFIMEG (1930-1973), les ambitions partagées des acteurs de la construction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilles Bienvenu, Martial Monteil, Hélène Rousteau-Chambon (dir.), Construire ! Entre Antiquité et époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard / Actes Sud, pp.873-880, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2344,64 +2344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un architecte, deux programmes : l’École d’architecture de Normandie et l’Institut européen d’aménagement et d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Lambert et Éléonore Marantz (dir.), Architectures manifestes. Les écoles d’architecture en France depuis 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Presses, pp.59-78., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2426,51 +2426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’expérience pédagogique de l’École Saint-Luc de Tournai : un carrefour moderne franco-belge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caroline Maniaque (dir.), Les années 68 et la formation des architectes : pédagogies expérimentales et renouvellement des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Point de vues, pp.182-191., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2495,51 +2495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Dubuisson et l’art de l’espace domestique au cours des Trente Glorieuses »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASSU, Claude, GAIMARD, Marie, GUILLERM, Élise (sous la direction de), Métier : architecte. Dynamiques et enjeux professionnels au cours du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, collection « Histo.art », n°5, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,51 +2596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Recension] « Anne Portnoï, “La tradition du town design et sa transmission par les acteurs des villes nouvelles françaises” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, http://journals.openedition.org/craup/337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2022-DOU, BRAUP; LACTH (ENSAP de Lille); ENSAP Lille; INAMA (ENSA Marseille); ATE Normandie EA 7464; ENSA Paris Val de Seine; Université de Picardie - Jules Verne; Cinémathèque de Grenoble; Service de la culture du conseil général de Seine Saint-Denis; Cité de l'architecture et du patrimoine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balducci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-norma.com/collections/nouveautes/products/les-villas-modernes-du-bassin-darcachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846909v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547332v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Balducci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-norma.com/collections/nouveautes/products/les-villas-modernes-du-bassin-darcachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Massu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ameline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>