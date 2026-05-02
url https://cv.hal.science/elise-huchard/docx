--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
+                <w:t xml:space="preserve">Wild recognition: conducting the mark test for mirror self-recognition on wild baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Esa A Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+                <w:t xml:space="preserve">Helen Reiderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boëte</w:t>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Roatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2039), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384817v2</w:t>
+                <w:t xml:space="preserve">hal-05363720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild recognition: conducting the mark test for mirror self-recognition on wild baboons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esa A Ahmad</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Reiderman</w:t>
+                <w:t xml:space="preserve">Christine Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Huchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Roatti</w:t>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2039), </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363720v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and predation drive variation of diel activity patterns in chacma baboons (Papio ursinus) across Southern Africa</w:t>
               </w:r>
@@ -585,78 +585,82 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.39342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-23151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392391v1</w:t>
+                <w:t xml:space="preserve">hal-05360741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and predation drive variation of diel activity patterns in chacma baboons (Papio ursinus) across Southern Africa</w:t>
               </w:r>
@@ -719,112 +723,108 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.39342. </w:t>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-23151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360741v1</w:t>
+                <w:t xml:space="preserve">hal-05392391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of male–female dominance relations in primate societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal imaging demonstrates physiological responses to grooming interactions and audience effects in wild baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleane Jao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fernández Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,252 +1038,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early-life challenge: becoming an older sibling in wild mandrills</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the “Least Bad” Control in Comparative Thanatology Studies? A Comment on Arlet et al., 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.240597⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (5), pp.1001-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-023-00411-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749969v1</w:t>
+                <w:t xml:space="preserve">hal-04784748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the “Least Bad” Control in Comparative Thanatology Studies? A Comment on Arlet et al., 2023</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An early-life challenge: becoming an older sibling in wild mandrills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Cossu-Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Roura-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (5), pp.1001-1003. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-023-00411-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784748v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Sex and gender effects on power, status, dominance, and leadership – an interdisciplinary look at human and other mammalian societies</w:t>
               </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte K Hemelrijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Hentschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1429,64 +1429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1661,295 +1661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the recovery of Y chromosome microsatellites with population genomic data using Papio and Theropithecus genomes</w:t>
+                <w:t xml:space="preserve">Universities should lead on the plant-based dietary transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Mutti</w:t>
+                <w:t xml:space="preserve">Jochen Krattenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Oteo-Garcia</w:t>
+                <w:t xml:space="preserve">Paula Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Caldon</w:t>
+                <w:t xml:space="preserve">Jan Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Joana Ferreira da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tânia Minhós</w:t>
+                <w:t xml:space="preserve">Edel Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-40931-x⟩</w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.E354-E355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(23)00082-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249609v1</w:t>
+                <w:t xml:space="preserve">hal-04127870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universities should lead on the plant-based dietary transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the recovery of Y chromosome microsatellites with population genomic data using Papio and Theropithecus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Krattenmacher</w:t>
+                <w:t xml:space="preserve">Gonzalo Oteo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Casal</w:t>
+                <w:t xml:space="preserve">Matteo Caldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Dutkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Huchard</w:t>
+                <w:t xml:space="preserve">Maria Joana Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edel Sanders</w:t>
+                <w:t xml:space="preserve">Tânia Minhós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (5), pp.E354-E355. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.13839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(23)00082-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-40931-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127870v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle length flexibility: is the duration of sexual receptivity associated with changes in social pressures?</w:t>
               </w:r>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Roatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alecia Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdiwine Burtschell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Godelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,1486 +2414,1486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamics of intersexual dominance in a highly dimorphic primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.931226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522137v1</w:t>
+                <w:t xml:space="preserve">hal-04198820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eco-evolutionary landscape of power relationships between males and females</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Surbeck</w:t>
+                <w:t xml:space="preserve">The effect of dominance rank on female reproductive success in social mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivani M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lukas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.04.004⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768153v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness effects of seasonal birth timing in a long-lived social primate living in the equatorial forest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.01.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.918773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768630v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La frontière entre humains et autres espèces redessinée par les sciences comportementales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immigrant males' knowledge influences baboon troop movements to reduce home range overlap and mating competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia J Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/commu.110.0075⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.398-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arab145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768130v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant males' knowledge influences baboon troop movements to reduce home range overlap and mating competition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fitness effects of seasonal birth timing in a long-lived social primate living in the equatorial forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arab145⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463550v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of intersexual dominance in a highly dimorphic primate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Huchard</w:t>
+                <w:t xml:space="preserve">La frontière entre humains et autres espèces redessinée par les sciences comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.931226⟩</w:t>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.110.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198820v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of dominance rank on female reproductive success in social mammals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stable isotopes reveal the effects of maternal rank and infant age on weaning dynamics in wild chacma baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dieter Lukas</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry H Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.158⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768139v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Honest signaling in mouse lemur vocalizations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fichtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.752-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-021-00265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820273v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes reveal the effects of maternal rank and infant age on weaning dynamics in wild chacma baboons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry H Marshall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie J E Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854810v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honest signaling in mouse lemur vocalizations?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter M Kappeler</w:t>
+                <w:t xml:space="preserve">The eco-evolutionary landscape of power relationships between males and females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Perret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.752-773. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (8), pp.706 - 718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-021-00265-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463866v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth timing generates reproductive trade-offs in a non-seasonal breeding primate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The submissive pattern of postconflict affiliation in asymmetric relationships: a test in male and sexually coerced female baboons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alecia J Carter</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0286⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254769v1</w:t>
+                <w:t xml:space="preserve">hal-03192677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The submissive pattern of postconflict affiliation in asymmetric relationships: a test in male and sexually coerced female baboons.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birth timing generates reproductive trade-offs in a non-seasonal breeding primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Webb</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia J Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Godelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175, pp.87-97. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1950), pp.20210286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192677v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baboon thanatology: responses of filial and non-filial group members to infants' corpses</w:t>
               </w:r>
@@ -3918,51 +3918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (3), pp.192206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4130,77 +4130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Study That Made Rats Jump for Joy, and Then Killed Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Woodford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEssays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (6), pp.2000030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4362,837 +4362,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of infanticide by females in mammals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Determinants of Variations in Fecal Neopterin in Free-Ranging Mandrills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ely Dibakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/405688⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114584v1</w:t>
+                <w:t xml:space="preserve">hal-02305339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Ethics and Behavioral Science: An Overdue Discussion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Woodford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (10), pp.778-788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biz082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Variations in Fecal Neopterin in Free-Ranging Mandrills</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oestrous females avoid mating in front of adult male bystanders in wild chacma baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.368. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.181009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.181009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305339v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrous females avoid mating in front of adult male bystanders in wild chacma baboons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friend or foe: Reconciliation between males and females in wild chacma baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.181009⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114590v1</w:t>
+                <w:t xml:space="preserve">hal-02114573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friend or foe: Reconciliation between males and females in wild chacma baboons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The evolution of infanticide by females in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151, pp.145-155. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/405688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114573v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jealous females? Female competition and reproductive suppression in a wild promiscuous primate</w:t>
+                <w:t xml:space="preserve">Context dependence of female reproductive competition in wild chacma baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 285 (1886), pp.20181332. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950037v1</w:t>
+                <w:t xml:space="preserve">hal-01950023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context dependence of female reproductive competition in wild chacma baboons</w:t>
+                <w:t xml:space="preserve">Jealous females? Female competition and reproductive suppression in a wild promiscuous primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 139, pp.37-49. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1886), pp.20181332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950023v1</w:t>
+                <w:t xml:space="preserve">hal-01950037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventionnisme et faune sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.115-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5220,750 +5220,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male Violence and Sexual Intimidation in a Wild Primate Society</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shared evolutionary origin of major histocompatibility complex polymorphism in sympatric lemurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kaesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brameier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Demeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (20), pp.5629-5645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950144v1</w:t>
+                <w:t xml:space="preserve">hal-01950068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of MHC-dependent mate selection in humans and nonhuman primates: a meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The inbreeding strategy of a solitary primate, Microcebus murinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Z. Garamszegi</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schliehe-Diecks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.128-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01601137v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared evolutionary origin of major histocompatibility complex polymorphism in sympatric lemurs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of MHC-dependent mate selection in humans and nonhuman primates: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Demeler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamie Winternitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Havlicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Garamszegi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (20), pp.5629-5645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14336⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.668-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01950068v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inbreeding strategy of a solitary primate, Microcebus murinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Male Violence and Sexual Intimidation in a Wild Primate Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (1), pp.128-140. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (14), pp.2163-2168.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950125v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and strength of male-female associations in a promiscuous primate society</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Competitive growth in a cooperative mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt B V Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Thavarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Clutton-Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-016-2100-8⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 533 (7604), pp.532-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950152v1</w:t>
+                <w:t xml:space="preserve">hal-01950170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive growth in a cooperative mammal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stability and strength of male-female associations in a promiscuous primate society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tim Clutton-Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 533 (7604), pp.532-534. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.761-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature17986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-016-2100-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950170v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHC class II variation in a rare and ecological specialist mouse lemur reveals lower allelic richness and contrasting selection patterns compared to a generalist and widespread sympatric congener</w:t>
               </w:r>
@@ -5975,51 +5975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pechouskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dammhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brameier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fichtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Major Histocompatibility Complex and Primate Behavioral Ecology: New Tools and Future Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pechouskova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6150,243 +6150,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior scientists are sceptical of sceptics of open access: a reply to Agrawal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The evolution of infanticide by males in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346 (6211), pp.841-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1257226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950214v1</w:t>
+                <w:t xml:space="preserve">hal-01950230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of infanticide by males in mammalian societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Junior scientists are sceptical of sceptics of open access: a reply to Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P.C. Horrocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.339-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950230v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive genetic variance and developmental plasticity in growth trajectories in a wild cooperative mammal</w:t>
               </w:r>
@@ -6506,51 +6506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternal effects on access to resources in a promiscuous primate society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,450 +6634,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenience polyandry or convenience polygyny? Costly sex under female control in a promiscuous primate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reproductive Resilience to Food Shortage in a Small Heterothermic Primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1326⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879388v1</w:t>
+                <w:t xml:space="preserve">hal-03879128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual mate choice in a female-dominant and sexually monomorphic primate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Convenience polyandry or convenience polygyny? Costly sex under female control in a promiscuous primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21653⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1732), pp.1371-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03879187v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive Resilience to Food Shortage in a Small Heterothermic Primate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mutual mate choice in a female-dominant and sexually monomorphic primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (3), pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03879128v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Affiliative Behavior Across Kin Classes and Their Fitness Consequences in Mandrills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Widdig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,51 +7192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7296,51 +7296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detective mice assess relatedness in baboons using olfactory cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying shape in sexual signals: the case of primate sexual swellings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7576,51 +7576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Ability to Recognize Kin Visually Within Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,575 +7691,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism, haplotype composition, and selection in the Mhc-DRB of wild baboons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dominance and Affiliation Mediate Despotism in a Social Primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin M.S. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Knapp</w:t>
+                <w:t xml:space="preserve">Nick J.B. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 60 (10), pp.585-598. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (23), pp.1833-1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00251-008-0319-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945504v1</w:t>
+                <w:t xml:space="preserve">halsde-00475843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance and Affiliation Mediate Despotism in a Social Primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. King</w:t>
+                <w:t xml:space="preserve">Polymorphism, haplotype composition, and selection in the Mhc-DRB of wild baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin M.S. Douglas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nick J.B. Isaac</w:t>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (10), pp.585-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-008-0319-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.10.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00475843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular study of Mhc-DRB in wild chacma baboons reveals high variability and evidence for transspecies inheritance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Colishaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Raymond</w:t>
+                <w:t xml:space="preserve">Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Weill</w:t>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Knapp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-006-0156-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00184690v1</w:t>
+                <w:t xml:space="preserve">hal-01945529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Molecular study of Mhc-DRB in wild chacma baboons reveals high variability and evidence for transspecies inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Martinez</w:t>
+                <w:t xml:space="preserve">Guy Colishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoues Alout</w:t>
+                <w:t xml:space="preserve">Mylène Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.A. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (10), pp.805-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-006-0156-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945529v1</w:t>
+                <w:t xml:space="preserve">halsde-00184690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8414,51 +8414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Roatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ellis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punaete Kandjii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia Carter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa A Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reiderman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locadia Dzingwena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Garbett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wilkinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23151-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kappeler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Smit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lukas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500405122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleane Jao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez Fueyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Kunz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240597" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00411-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey T Cheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hemelrijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Hentschel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1340095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia J Carter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Oteo-Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caldon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Ferreira da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Minh&#243;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40931-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krattenmacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Casal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dutkiewicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Sanders" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00082-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Darmis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdiwine Burtschell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.286" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Davidian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.04.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0075" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab145" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.931226" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768139v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani M" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carboni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H Marshall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-021-00265-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0286" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.02.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192206" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ely Dibakou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2020.02.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Woodford" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dagorrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114584v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/405688" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz082" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Basset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00368" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114590v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Webb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1332" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055121ar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Winternitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Garamszegi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13920" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kaesler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brameier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Demeler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14336" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950125v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schliehe-Diecks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M Kappeler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12992" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2100-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead English" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt B V Bell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thavarajah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clutton-Brock" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17986" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pechouskova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950259v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P.C. Horrocks" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Logan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950230v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1257226" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. English" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bateman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nielsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12440" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Marshall" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Knapp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1326" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9L33CMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041477" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;jan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.038349" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0748-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWNNDTBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-009-9339-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0319-x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4L5B2T5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475843v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M.S. Douglas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J.B. Isaac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.048" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00184690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colishaw" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Knapp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-006-0156-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCW0FGRB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Roatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ellis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punaete Kandjii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia Carter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa A Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reiderman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locadia Dzingwena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Garbett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wilkinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23151-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kappeler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Smit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lukas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500405122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleane Jao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez Fueyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Kunz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00411-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey T Cheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hemelrijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Hentschel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1340095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia J Carter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krattenmacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Casal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dutkiewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Sanders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00082-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mutti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Oteo-Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caldon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Ferreira da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Minh&#243;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40931-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Darmis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdiwine Burtschell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.286" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.931226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768139v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani M" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.158" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H Marshall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-021-00265-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Davidian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.04.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.02.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0286" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192206" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ely Dibakou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2020.02.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Woodford" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dagorrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Basset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00368" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Webb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/405688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1332" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055121ar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kaesler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brameier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Demeler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14336" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schliehe-Diecks" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M Kappeler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12992" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Winternitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Garamszegi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13920" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead English" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt B V Bell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thavarajah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clutton-Brock" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17986" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2100-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pechouskova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950259v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1257226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P.C. Horrocks" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Logan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. English" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bateman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nielsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12440" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Marshall" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Knapp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041477" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1326" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21653" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9L33CMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;jan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.038349" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0748-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWNNDTBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-009-9339-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475843v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M.S. Douglas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J.B. Isaac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.048" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0319-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4L5B2T5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00184690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colishaw" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Knapp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-006-0156-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCW0FGRB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>