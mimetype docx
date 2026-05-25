--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -585,82 +585,78 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.39342. </w:t>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-23151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360741v1</w:t>
+                <w:t xml:space="preserve">hal-05392391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and predation drive variation of diel activity patterns in chacma baboons (Papio ursinus) across Southern Africa</w:t>
               </w:r>
@@ -723,78 +719,82 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.39342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-23151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392391v1</w:t>
+                <w:t xml:space="preserve">hal-05360741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of male–female dominance relations in primate societies</w:t>
               </w:r>
@@ -1038,442 +1038,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the “Least Bad” Control in Comparative Thanatology Studies? A Comment on Arlet et al., 2023</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flexible reproductive seasonality in Africa-dwelling papionins is associated with low environmental productivity and high climatic unpredictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dagorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdiwine Burtschell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrina Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-023-00411-5⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784748v1</w:t>
+                <w:t xml:space="preserve">hal-04784815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early-life challenge: becoming an older sibling in wild mandrills</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the “Least Bad” Control in Comparative Thanatology Studies? A Comment on Arlet et al., 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (5), pp.1001-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.240597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-023-00411-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749969v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Sex and gender effects on power, status, dominance, and leadership – an interdisciplinary look at human and other mammalian societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An early-life challenge: becoming an older sibling in wild mandrills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey T Cheng</w:t>
+                <w:t xml:space="preserve">Océane Cossu-Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte K Hemelrijk</w:t>
+                <w:t xml:space="preserve">Berta Roura-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Hentschel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter M Kappeler</w:t>
+                <w:t xml:space="preserve">Loïc Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1340095⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784713v1</w:t>
+                <w:t xml:space="preserve">hal-04749969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially bonded females face more sexual coercion in a female-philopatric primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,1758 +1497,1762 @@
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (10), pp.107358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to siblinghood in a wild chacma baboon population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Sex and gender effects on power, status, dominance, and leadership – an interdisciplinary look at human and other mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Dezeure</w:t>
+                <w:t xml:space="preserve">Joey T Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alecia J Carter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+                <w:t xml:space="preserve">Charlotte K Hemelrijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Hentschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.02.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1340095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1340095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070047v1</w:t>
+                <w:t xml:space="preserve">hal-04784713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universities should lead on the plant-based dietary transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jochen Krattenmacher</w:t>
+                <w:t xml:space="preserve">Transition to siblinghood in a wild chacma baboon population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Casal</w:t>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Dutkiewicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edel Sanders</w:t>
+                <w:t xml:space="preserve">Alecia J Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(23)00082-7⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199, pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127870v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the recovery of Y chromosome microsatellites with population genomic data using Papio and Theropithecus genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universities should lead on the plant-based dietary transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Krattenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Mutti</w:t>
+                <w:t xml:space="preserve">Paula Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Oteo-Garcia</w:t>
+                <w:t xml:space="preserve">Jan Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Caldon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tânia Minhós</w:t>
+                <w:t xml:space="preserve">Edel Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-40931-x⟩</w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.E354-E355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(23)00082-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249609v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle length flexibility: is the duration of sexual receptivity associated with changes in social pressures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the recovery of Y chromosome microsatellites with population genomic data using Papio and Theropithecus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Oteo-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragkiskos Darmis</w:t>
+                <w:t xml:space="preserve">Matteo Caldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Huchard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Joana Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Minhós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.231307⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.13839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-40931-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784300v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network inheritance and differentiation in wild baboons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Roatti</w:t>
+                <w:t xml:space="preserve">Cycle length flexibility: is the duration of sexual receptivity associated with changes in social pressures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos Darmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alecia Carter</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia J Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (5), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.230219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04249572v1</w:t>
+                <w:t xml:space="preserve">hal-04784300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary determinants of reproductive seasonality: a theoretical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Dezeure</w:t>
+                <w:t xml:space="preserve">Social network inheritance and differentiation in wild baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Roatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Godelle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171855v1</w:t>
+                <w:t xml:space="preserve">hal-04249572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary determinants of non-seasonal breeding in wild chacma baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdiwine Burtschell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alecia J Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 201 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/722082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of intersexual dominance in a highly dimorphic primate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Charpentier</w:t>
+                <w:t xml:space="preserve">Evolutionary determinants of reproductive seasonality: a theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdiwine Burtschell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Godelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.931226⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198820v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of dominance rank on female reproductive success in social mammals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dieter Lukas</w:t>
+                <w:t xml:space="preserve">La frontière entre humains et autres espèces redessinée par les sciences comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.110.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03768139v2</w:t>
+                <w:t xml:space="preserve">hal-03768130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+                <w:t xml:space="preserve">Fitness effects of seasonal birth timing in a long-lived social primate living in the equatorial forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820273v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant males' knowledge influences baboon troop movements to reduce home range overlap and mating competition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alecia J Carter</w:t>
+                <w:t xml:space="preserve">Dynamics of intersexual dominance in a highly dimorphic primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arab145⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.931226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463550v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness effects of seasonal birth timing in a long-lived social primate living in the equatorial forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Charpentier</w:t>
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J.E. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 185, pp.113-126. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.918773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768630v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La frontière entre humains et autres espèces redessinée par les sciences comportementales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immigrant males' knowledge influences baboon troop movements to reduce home range overlap and mating competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Huchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia J Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/commu.110.0075⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.398-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arab145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768130v1</w:t>
+                <w:t xml:space="preserve">hal-03463550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes reveal the effects of maternal rank and infant age on weaning dynamics in wild chacma baboons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+                <w:t xml:space="preserve">The effect of dominance rank on female reproductive success in social mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivani M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry H Marshall</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.21-32. </w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854810v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honest signaling in mouse lemur vocalizations?</w:t>
               </w:r>
@@ -3358,1204 +3362,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+                <w:t xml:space="preserve">Stable isotopes reveal the effects of maternal rank and infant age on weaning dynamics in wild chacma baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry H Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522137v1</w:t>
+                <w:t xml:space="preserve">hal-03854810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eco-evolutionary landscape of power relationships between males and females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (8), pp.706 - 718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2022.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The submissive pattern of postconflict affiliation in asymmetric relationships: a test in male and sexually coerced female baboons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Sex and dominance: How to assess and interpret intersexual dominance relationships in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J E Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.918773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.02.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03192677v1</w:t>
+                <w:t xml:space="preserve">hal-05522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth timing generates reproductive trade-offs in a non-seasonal breeding primate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The submissive pattern of postconflict affiliation in asymmetric relationships: a test in male and sexually coerced female baboons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alecia J Carter</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03254769v1</w:t>
+                <w:t xml:space="preserve">hal-03192677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboon thanatology: responses of filial and non-filial group members to infants' corpses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Birth timing generates reproductive trade-offs in a non-seasonal breeding primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia J Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Godelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.192206⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1950), pp.20210286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995782v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological, parasitological and individual determinants of plasma neopterin levels in a natural mandrill population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baboon thanatology: responses of filial and non-filial group members to infants' corpses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2020.02.009⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.192206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.192206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995775v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Study That Made Rats Jump for Joy, and Then Killed Them</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Webb</w:t>
+                <w:t xml:space="preserve">Ecological, parasitological and individual determinants of plasma neopterin levels in a natural mandrill population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ely Dibakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larson Boundenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Woodford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Givalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mercier-Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.202000030⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2020.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995689v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental transitions in body color in chacma baboon infants: Implications to estimate age and developmental pace</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Study That Made Rats Jump for Joy, and Then Killed Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Woodford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24118⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (6), pp.2000030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202000030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995912v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Variations in Fecal Neopterin in Free-Ranging Mandrills</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developmental transitions in body color in chacma baboon infants: Implications to estimate age and developmental pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dagorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.368. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305339v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Ethics and Behavioral Science: An Overdue Discussion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Woodford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4596,2238 +4600,2251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrous females avoid mating in front of adult male bystanders in wild chacma baboons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+                <w:t xml:space="preserve">Determinants of Variations in Fecal Neopterin in Free-Ranging Mandrills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ely Dibakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.181009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114590v1</w:t>
+                <w:t xml:space="preserve">hal-02305339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friend or foe: Reconciliation between males and females in wild chacma baboons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Oestrous females avoid mating in front of adult male bystanders in wild chacma baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151, pp.145-155. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.181009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.181009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114573v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of infanticide by females in mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieter Lukas</w:t>
+                <w:t xml:space="preserve">Friend or foe: Reconciliation between males and females in wild chacma baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/405688⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114584v1</w:t>
+                <w:t xml:space="preserve">hal-02114573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context dependence of female reproductive competition in wild chacma baboons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+                <w:t xml:space="preserve">The evolution of infanticide by females in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/405688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950023v1</w:t>
+                <w:t xml:space="preserve">hal-02114584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jealous females? Female competition and reproductive suppression in a wild promiscuous primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 285 (1886), pp.20181332. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventionnisme et faune sauvage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maris</w:t>
+                <w:t xml:space="preserve">Context dependence of female reproductive competition in wild chacma baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13, pp.115-142. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1055121ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950031v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared evolutionary origin of major histocompatibility complex polymorphism in sympatric lemurs</w:t>
+                <w:t xml:space="preserve">Interventionnisme et faune sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anni Hämäläinen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Maris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14336⟩</w:t>
+              <w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.115-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1055121ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950068v1</w:t>
+                <w:t xml:space="preserve">hal-01950031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inbreeding strategy of a solitary primate, Microcebus murinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Huchard</w:t>
+                <w:t xml:space="preserve">Shared evolutionary origin of major histocompatibility complex polymorphism in sympatric lemurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kaesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brameier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schliehe-Diecks</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janina Demeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12992⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (20), pp.5629-5645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950125v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of MHC-dependent mate selection in humans and nonhuman primates: a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inbreeding strategy of a solitary primate, Microcebus murinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schliehe-Diecks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Winternitz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Z. Garamszegi</w:t>
+                <w:t xml:space="preserve">C. Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.128-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01601137v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male Violence and Sexual Intimidation in a Wild Primate Society</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+                <w:t xml:space="preserve">Patterns of MHC-dependent mate selection in humans and nonhuman primates: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Winternitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Havlicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Garamszegi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.668-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01950144v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive growth in a cooperative mammal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male Violence and Sexual Intimidation in a Wild Primate Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tim Clutton-Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature17986⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (14), pp.2163-2168.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950170v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and strength of male-female associations in a promiscuous primate society</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competitive growth in a cooperative mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt B V Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Thavarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Clutton-Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-016-2100-8⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 533 (7604), pp.532-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950152v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHC class II variation in a rare and ecological specialist mouse lemur reveals lower allelic richness and contrasting selection patterns compared to a generalist and widespread sympatric congener</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and strength of male-female associations in a promiscuous primate society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.761-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-016-2100-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950196v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Major Histocompatibility Complex and Primate Behavioral Ecology: New Tools and Future Questions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">MHC class II variation in a rare and ecological specialist mouse lemur reveals lower allelic richness and contrasting selection patterns compared to a generalist and widespread sympatric congener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pechouskova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dammhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brameier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fichtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (1), pp.11-31</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (4), pp.229-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950259v1</w:t>
+                <w:t xml:space="preserve">hal-01950196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of infanticide by males in mammalian societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Junior scientists are sceptical of sceptics of open access: a reply to Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P.C. Horrocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.339-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950230v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior scientists are sceptical of sceptics of open access: a reply to Agrawal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Major Histocompatibility Complex and Primate Behavioral Ecology: New Tools and Future Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pechouskova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (6), pp.339-340</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.11-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950214v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive genetic variance and developmental plasticity in growth trajectories in a wild cooperative mammal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of infanticide by males in mammalian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12440⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346 (6211), pp.841-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1257226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950247v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal effects on access to resources in a promiscuous primate society</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Charpentier</w:t>
+                <w:t xml:space="preserve">Additive genetic variance and developmental plasticity in growth trajectories in a wild cooperative mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Marshall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leslie Knapp</w:t>
+                <w:t xml:space="preserve">J. F Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/ars158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.1893-1904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079637v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive Resilience to Food Shortage in a Small Heterothermic Primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paternal effects on access to resources in a promiscuous primate society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Canale</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leslie Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41477. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.229-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ars158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879128v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convenience polyandry or convenience polygyny? Costly sex under female control in a promiscuous primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,106 +6853,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (1732), pp.1371-1379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2011.1326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual mate choice in a female-dominant and sexually monomorphic primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,1321 +6970,1438 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 147 (3), pp.370-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.21653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Affiliative Behavior Across Kin Classes and Their Fitness Consequences in Mandrills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Charpentier</w:t>
+                <w:t xml:space="preserve">Reproductive Resilience to Food Shortage in a Small Heterothermic Primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12026⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e41477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02079623v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-of-thumb based on social affiliation explains collective movements in desert baboons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Distribution of Affiliative Behavior Across Kin Classes and Their Fitness Consequences in Mandrills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Widdig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (12), pp.1198-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631172v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detective mice assess relatedness in baboons using olfactory cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rule-of-thumb based on social affiliation explains collective movements in desert baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Célérier</w:t>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.038349⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (6), pp.1337-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219547v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying shape in sexual signals: the case of primate sexual swellings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detective mice assess relatedness in baboons using olfactory cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Féjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Benavides</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alvergne</w:t>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-009-0748-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (9), pp.1399-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.038349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02079550v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Ability to Recognize Kin Visually Within Primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Studying shape in sexual signals: the case of primate sexual swellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Setchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvergne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joanna Setchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (8), pp.1231-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-009-0748-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-009-9339-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02079548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance and Affiliation Mediate Despotism in a Social Primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. King</w:t>
+                <w:t xml:space="preserve">Human Ability to Recognize Kin Visually Within Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin M.S. Douglas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Setchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.10.048⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-009-9339-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00475843v1</w:t>
+                <w:t xml:space="preserve">hal-02079548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism, haplotype composition, and selection in the Mhc-DRB of wild baboons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominance and Affiliation Mediate Despotism in a Social Primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin M.S. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Weill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leslie Knapp</w:t>
+                <w:t xml:space="preserve">Nick J.B. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-008-0319-x⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (23), pp.1833-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01945504v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00475843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t>
+                <w:t xml:space="preserve">Polymorphism, haplotype composition, and selection in the Mhc-DRB of wild baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cowlishaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (10), pp.585-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-008-0319-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945529v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular study of Mhc-DRB in wild chacma baboons reveals high variability and evidence for transspecies inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Colishaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Knapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (10), pp.805-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00251-006-0156-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00184690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8414,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Roatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ellis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punaete Kandjii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia Carter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa A Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reiderman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locadia Dzingwena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Garbett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wilkinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23151-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kappeler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Smit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lukas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500405122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleane Jao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez Fueyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Kunz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00411-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey T Cheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hemelrijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Hentschel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1340095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia J Carter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krattenmacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Casal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dutkiewicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Sanders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00082-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mutti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Oteo-Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caldon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Ferreira da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Minh&#243;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40931-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Darmis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdiwine Burtschell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.286" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.931226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768139v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani M" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.158" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H Marshall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-021-00265-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Davidian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.04.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.02.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0286" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192206" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ely Dibakou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2020.02.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Woodford" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dagorrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Basset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00368" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Webb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/405688" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1332" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055121ar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kaesler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brameier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Demeler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14336" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schliehe-Diecks" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M Kappeler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12992" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Winternitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Garamszegi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13920" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead English" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt B V Bell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thavarajah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clutton-Brock" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17986" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2100-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pechouskova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950259v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1257226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P.C. Horrocks" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Logan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. English" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bateman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nielsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12440" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Marshall" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Knapp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041477" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1326" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21653" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9L33CMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;jan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.038349" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0748-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWNNDTBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-009-9339-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475843v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M.S. Douglas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J.B. Isaac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.048" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0319-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4L5B2T5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00184690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colishaw" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Knapp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-006-0156-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCW0FGRB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Roatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ellis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punaete Kandjii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia Carter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa A Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reiderman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locadia Dzingwena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Garbett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wilkinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23151-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kappeler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Smit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lukas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500405122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleane Jao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez Fueyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Kunz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dagorrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdiwine Burtschell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrina Chowdhury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.464" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-023-00411-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Roura-Torres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauvadet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240597" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey T Cheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hemelrijk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Hentschel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1340095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecia J Carter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.02.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krattenmacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Casal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dutkiewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Sanders" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(23)00082-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mutti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Oteo-Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caldon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Ferreira da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Minh&#243;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40931-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Darmis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.286" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.110.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.931226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Kappeler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J.E. Charpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.918773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab145" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768139v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani M" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.158" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-021-00265-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carboni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H Marshall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Davidian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Webb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.02.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0286" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ely Dibakou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2020.02.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Woodford" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24118" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Basset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00368" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Webb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/405688" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1332" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055121ar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kaesler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brameier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Demeler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schliehe-Diecks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M Kappeler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12992" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Winternitz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Garamszegi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13920" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead English" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt B V Bell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thavarajah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clutton-Brock" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17986" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2100-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pechouskova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P.C. Horrocks" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Logan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1257226" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. English" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bateman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12440" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Marshall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Knapp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars158" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1326" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21653" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9L33CMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879128v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041477" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219547v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvergne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine F&#233;jan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.038349" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0748-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWNNDTBP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caillaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-009-9339-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475843v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M.S. Douglas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J.B. Isaac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.048" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0319-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4L5B2T5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00184690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Colishaw" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Knapp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-006-0156-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCW0FGRB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>