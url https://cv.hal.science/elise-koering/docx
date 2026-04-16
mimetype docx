--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -186,1320 +186,1320 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le Corbusier et l’intérieur moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Rencontres de la Fondation Le Corbusier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Le Corbusier, Jan 2023, Paris. Centre Pompidou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptrices de l’architecture moderne en France : des femmes invisibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "L’impact des femmes architectes sur le début du modernisme et au-delà en France et en Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galerie du Passage Chabrier; Maison de l'Architecture Centre Val-de-Loire, Mar 2023, Saint-Pierre-des-Corps, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour un intérieur-type : de ‘l’architecture d’intérieur’ à ‘l’exploitation domestique’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Rencontres de la Fondation Le Corbusier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Le Corbusier, Jan 2023, Paris. Centre Pompidou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Réforme du costume féminin’ et ‘mobilier nouveau’. Le rôle du vêtement dans la définition de l’intérieur-type de Le Corbusier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Architecture, vêtement et mode. XIXe-XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Napolitano (EPHE); Association de recherche en mode et histoire de l’art Sartoria, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “C’est pour une carrière de lutte que nous nous préparons”. Discours et enjeux face à la féminisation de la profession d’architecte dans l’entre-deux-guerres en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Dynamiques de genre et métiers de l’architecture, de l’urbanisme et du paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris-La Villette; LET; ARCHE; AHTEPP-UMR-AUSser; ACS; LAVUE; MHAevt, Feb 2021, Paris (Webinaire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le voyage d’Allemagne de Charles-Édouard Jeanneret en 1910-1911 ou le regard porté sur la ‘prodigieuse évolution’ allemande »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Henry van de Velde et le Bauhaus. Art, industrie et pédagogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Royale de Belgique, ENSAV La Cambre, Fonds Henry van de Velde asbl, Faculté d’architecture La Cambre-Horta (ULB), Académie Royale de Belgique., Feb 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Corbusier-Charlotte Perriand 1927 : une collaboration improbable ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « De l’immeuble à la petite cuillère. L’architecture, le décor, l’objet »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute Alsace (UHA); Université de Strasbourg (UNISTRA); laboratoires de recherche ARCHE et CRESAT; Haute École des Arts du Rhin (HEAR), Mar 2019, Strasbourg. Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Villa E 1027 (Eileen Gray, Jean Badovici). Restaurer en conservation ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure de l’Architecture de Strasbourg, Oct 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les théories décoratives de Le Corbusier ou la définition de l’intérieur moderne type dans les années 1910-1920 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Architecture, Arts appliqués, Design : une histoire partagée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception et discours des femmes architectes dans la presse de la première moitié du XXe siècle : le cas du Maître d’Œuvre</w:t>
+                <w:t xml:space="preserve">Un musée du temps présent pour une production moderne : le Deutsches Museum für Kunst in Handel und Gewerbe de Karl-Ernst Osthaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bouysse-Mesnage Stéphanie; Dadour Stéphanie; Grudet Isabelle; Labroille Anne; Macaire Elise. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Mittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Froissart Rossella; Gril-Mariotte Aziza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques de genre. La place des femmes en architecture, urbanisme et paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parenthèse, pp.177-189, 2023</w:t>
+              <w:t xml:space="preserve">Art et industrie. L’Europe des musées au XIXe siècle : instruire, collecter et exposer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.103-109, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462520v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un musée du temps présent pour une production moderne : le Deutsches Museum für Kunst in Handel und Gewerbe de Karl-Ernst Osthaus</w:t>
+                <w:t xml:space="preserve">Pour une historiographie des femmes architectes en France : entre silence et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Froissart Rossella; Gril-Mariotte Aziza. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gauthier Bolle; Amandine Diener; Shahram Abadie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et industrie. L’Europe des musées au XIXe siècle : instruire, collecter et exposer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.103-109, 2023</w:t>
+              <w:t xml:space="preserve">Pour une histoire culturelle de l'architecture. Essais offerts à Anne-Marie Châtelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.149-156, 2023, 978-2-940711-25-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462546v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une historiographie des femmes architectes en France : entre silence et reconnaissance</w:t>
+                <w:t xml:space="preserve">Réception et discours des femmes architectes dans la presse de la première moitié du XXe siècle : le cas du Maître d’Œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gauthier Bolle; Amandine Diener; Shahram Abadie. </w:t>
+              <w:t xml:space="preserve">Bouysse-Mesnage Stéphanie; Dadour Stéphanie; Grudet Isabelle; Labroille Anne; Macaire Elise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une histoire culturelle de l'architecture. Essais offerts à Anne-Marie Châtelet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MétisPresses, pp.149-156, 2023, 978-2-940711-25-3</w:t>
+              <w:t xml:space="preserve">Dynamiques de genre. La place des femmes en architecture, urbanisme et paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parenthèse, pp.177-189, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462419v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérieur moderne dans les années 1920 : lieu d’expression privilégié de la modernité</w:t>
+                <w:t xml:space="preserve">Partout on a pensé à l’homme, à sa sensibilité, à ses besoins&amp;quot;. La Maison en bord de mer E 1027 ou l’équilibre des contraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRAYER Marie-Ange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intérieurs modernes 1920-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée National d’Art Moderne-Centre de Création Industriel, pp.36-41, 2022</w:t>
+              <w:t xml:space="preserve">, Musée National d’Art Moderne-Centre de Création Industriel, pp.92-94, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462569v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« From the purist fitted kitchen to the Taylorist kitchen. Le Corbusier and the standard kitchen in the 1920s »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Docomomo Conference. Modern Design: Social Commitment &amp; Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partout on a pensé à l’homme, à sa sensibilité, à ses besoins&amp;quot;. La Maison en bord de mer E 1027 ou l’équilibre des contraires</w:t>
+                <w:t xml:space="preserve">L’intérieur moderne dans les années 1920 : lieu d’expression privilégié de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRAYER Marie-Ange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intérieurs modernes 1920-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée National d’Art Moderne-Centre de Création Industriel, pp.92-94, 2022</w:t>
+              <w:t xml:space="preserve">, Musée National d’Art Moderne-Centre de Création Industriel, pp.36-41, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462588v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts germaniques dans la conception de l’intérieur-type de Charles-Édouard Jeanneret-Le Corbusier : pour une architecture de la vie moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerman Jérémie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les années 1910. Arts décoratifs, mode, design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.339-363, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et programmes de l’intérieur corbuséen dans les années 1920. Un tournant décisif : de nouvelles manières de s’asseoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Hyppolite; Marc Perelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier. L’art de se loger et de le dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.113-130, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463498v1</w:t>
-              </w:r>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-04480468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1530,51 +1530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vie. Le temps long de la villa Le Lac de Le Corbusier et Pierre Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Koering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profils. Revue de l’Association d’Histoire de l’Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,51 +2016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koering" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Mittmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476076v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gandini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Koering" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koering" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Mittmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Koering" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>