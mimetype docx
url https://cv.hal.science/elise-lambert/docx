--- v0 (2026-03-09)
+++ v1 (2026-05-12)
@@ -351,814 +351,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Impact of a Synthetic Elastic Protein in Arterial Diseases Related to Alterations of Elastic Fibers: Effect on the Aorta of Elastin-Haploinsufficient Male and Female Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zebrafish as a Model to Study Vascular Elastic Fibers and Associated Pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma El Kholti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (21), pp.13464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232113464⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23042102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844435v1</w:t>
+                <w:t xml:space="preserve">hal-03603296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish as a Model to Study Vascular Elastic Fibers and Associated Pathologies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physiological Impact of a Synthetic Elastic Protein in Arterial Diseases Related to Alterations of Elastic Fibers: Effect on the Aorta of Elastin-Haploinsufficient Male and Female Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boëté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiao-Ling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (4), pp.2102. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (21), pp.13464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23042102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232113464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603296v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of thymic tumor in [LSL:KrasG12D; Pdx1-CRE] mice, an adverse effect associated with accelerated pancreatic carcinogenesis</w:t>
+                <w:t xml:space="preserve">Stroma Involvement in Pancreatic Ductal Adenocarcinoma: An Overview Focusing on Extracellular Matrix Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Genestier</w:t>
+                <w:t xml:space="preserve">Alexandre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Verrier</w:t>
+                <w:t xml:space="preserve">Laura Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mercier-Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94566-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.612271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766461v1</w:t>
+                <w:t xml:space="preserve">hal-03281971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining an optimized mRNA template with a double purification process allows strong expression of in vitro transcribed mRNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Linares-Fernández</w:t>
+                <w:t xml:space="preserve">Development of thymic tumor in [LSL:KrasG12D; Pdx1-CRE] mice, an adverse effect associated with accelerated pancreatic carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma El Kholti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Lambert</w:t>
+                <w:t xml:space="preserve">Laurent Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mercier-Gouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vachez</w:t>
+                <w:t xml:space="preserve">Bernard Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2021.10.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403458v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent TGF-β Activation Is a Hallmark of the Tenascin Family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining an optimized mRNA template with a double purification process allows strong expression of in vitro transcribed mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Linares-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Aubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Julien Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mercier-Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aguero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liot</w:t>
+                <w:t xml:space="preserve">Laetitia Vachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.613438⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.945-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2021.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281966v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroma Involvement in Pancreatic Ductal Adenocarcinoma: An Overview Focusing on Extracellular Matrix Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent TGF-β Activation Is a Hallmark of the Tenascin Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mercier-Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Perrine Mercier-Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.612271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.613438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281971v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mechanism in wound healing: Laminin 332 drives MMP9/14 activity by recruiting syndecan-1 and CD44</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Tenascin-X expression during tumor progression: A new pan-cancer marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Kholti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bo&#235;t&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiao-Ling Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113464" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genestier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94566-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linares-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vachez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.10.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aguero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.613438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Montmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Dayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2020.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schalkwijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2020.100021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nauroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chlasta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2018.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Tour&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothhut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.104.002725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lorion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Kholti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12101436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bo&#235;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiao-Ling Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemari&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766461v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genestier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94566-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Linares-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vachez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.10.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aguero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.613438" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Montmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Dayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2020.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schalkwijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2020.100021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nauroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chlasta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2018.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Tour&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothhut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.104.002725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lorion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>