--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -1164,235 +1164,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+                <w:t xml:space="preserve">Storia di un ornitorinco : note sulla collaborazione in progetti di edizione scientifica digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cei.7107⟩</w:t>
+              <w:t xml:space="preserve">Ecdotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (1), pp.134-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7385/99299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971497v1</w:t>
+                <w:t xml:space="preserve">halshs-03142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storia di un ornitorinco : note sulla collaborazione in progetti di edizione scientifica digitale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samantha Saïdi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecdotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2019 (1), pp.134-147. </w:t>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Italiens en Europe (2). Circulations artistiques, littéraires et savantes (XVe-XVIIIe siècles), 31, non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7385/99299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cei.7107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03142635v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -1601,182 +1601,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Cécile Terreaux-Scotto, Les âges de la vie dans la pensée politique florentine (Genève, Droz, 2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’edizione scientifica al tempo dell’editoria digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (2), pp.424-428</w:t>
+              <w:t xml:space="preserve">Ecdotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.180-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03971268v1</w:t>
+                <w:t xml:space="preserve">halshs-01437390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’edizione scientifica al tempo dell’editoria digitale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de : Cécile Terreaux-Scotto, Les âges de la vie dans la pensée politique florentine (Genève, Droz, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecdotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.180-194</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (2), pp.424-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01437390v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après les Ciompi : regards florentins sur le tumulte et construction politique de l’après-crise</w:t>
               </w:r>
@@ -1847,178 +1847,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectre de l’Orient dans les livres de famille florentins (1300-1480)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de: Ann CRABB, The Merchant of Prato’s Wife: Margherita Datini and Her World 1360-1423 (Ann Arbor, University of Michigan Press, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.12674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01290942v1</w:t>
+                <w:t xml:space="preserve">hal-03971421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de: Ann CRABB, The Merchant of Prato’s Wife: Margherita Datini and Her World 1360-1423 (Ann Arbor, University of Michigan Press, 2015)</w:t>
+                <w:t xml:space="preserve">Le spectre de l’Orient dans les livres de famille florentins (1300-1480)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'Italie et l'Orient: échanges, enjeux, regards croisés, 21, pp.87-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clio.12674⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03971421v1</w:t>
+                <w:t xml:space="preserve">halshs-01290942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Miroirs pour les pères ? Notes sur les vices et les vertus dans les livres de famille florentins (XIVe-XVe)</w:t>
               </w:r>
@@ -3093,51 +3093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jodogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3273,51 +3273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrazione del sito Storia d’Italia: modalità d’uso e stato dei lavori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « L’esordio della Storia d’Italia » (Maison de l’Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,51 +3493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer la version numérique d’une édition analytique de l’exorde de la Storia d’Italia de Francesco Guicciardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Philologie numérique et méthodes informatiques d’analyse de textes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Laboratoire Triangle, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4304,51 +4304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01401923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-03639194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7385/99299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24949" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9961" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01401923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-03639194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7385/99299" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12674" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24949" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9961" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>