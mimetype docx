--- v1 (2026-04-05)
+++ v2 (2026-06-01)
@@ -1164,235 +1164,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storia di un ornitorinco : note sulla collaborazione in progetti di edizione scientifica digitale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samantha Saïdi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecdotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7385/99299⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Italiens en Europe (2). Circulations artistiques, littéraires et savantes (XVe-XVIIIe siècles), 31, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.7107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03142635v1</w:t>
+                <w:t xml:space="preserve">hal-03971497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+                <w:t xml:space="preserve">Storia di un ornitorinco : note sulla collaborazione in progetti di edizione scientifica digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les Italiens en Europe (2). Circulations artistiques, littéraires et savantes (XVe-XVIIIe siècles), 31, non paginé. </w:t>
+              <w:t xml:space="preserve">Ecdotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (1), pp.134-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cei.7107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7385/99299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971497v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -1601,182 +1601,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’edizione scientifica al tempo dell’editoria digitale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de : Cécile Terreaux-Scotto, Les âges de la vie dans la pensée politique florentine (Genève, Droz, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecdotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.180-194</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (2), pp.424-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01437390v1</w:t>
+                <w:t xml:space="preserve">halshs-03971268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Cécile Terreaux-Scotto, Les âges de la vie dans la pensée politique florentine (Genève, Droz, 2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’edizione scientifica al tempo dell’editoria digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (2), pp.424-428</w:t>
+              <w:t xml:space="preserve">Ecdotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.180-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03971268v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01437390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après les Ciompi : regards florentins sur le tumulte et construction politique de l’après-crise</w:t>
               </w:r>
@@ -1847,178 +1847,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de: Ann CRABB, The Merchant of Prato’s Wife: Margherita Datini and Her World 1360-1423 (Ann Arbor, University of Michigan Press, 2015)</w:t>
+                <w:t xml:space="preserve">Le spectre de l’Orient dans les livres de famille florentins (1300-1480)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'Italie et l'Orient: échanges, enjeux, regards croisés, 21, pp.87-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971421v1</w:t>
+                <w:t xml:space="preserve">halshs-01290942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectre de l’Orient dans les livres de famille florentins (1300-1480)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de: Ann CRABB, The Merchant of Prato’s Wife: Margherita Datini and Her World 1360-1423 (Ann Arbor, University of Michigan Press, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.12674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01290942v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Miroirs pour les pères ? Notes sur les vices et les vertus dans les livres de famille florentins (XIVe-XVe)</w:t>
               </w:r>
@@ -3093,51 +3093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jodogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3273,51 +3273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrazione del sito Storia d’Italia: modalità d’uso e stato dei lavori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « L’esordio della Storia d’Italia » (Maison de l’Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,51 +3493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer la version numérique d’une édition analytique de l’exorde de la Storia d’Italia de Francesco Guicciardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Philologie numérique et méthodes informatiques d’analyse de textes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Laboratoire Triangle, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,234 +3556,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il comune e lo stato nei libri di famiglia fiorentini (XIV-XV secc.)</w:t>
+                <w:t xml:space="preserve">« Only status matters: the role of historical and political notes in the Florentine family books (14th-15th centuries) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Teachers of Italian (AATI) International Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">European Social Science History Conference 2016 (ESSHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018401v1</w:t>
+                <w:t xml:space="preserve">hal-02018398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I’ promissi nello scritto dinanzi... Présentation et discussion de la section 8 des Ricordi</w:t>
+                <w:t xml:space="preserve">Il comune e lo stato nei libri di famiglia fiorentini (XIV-XV secc.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Atelier Morelli"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Stendhal Grenoble 3, Jul 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">American Association of Teachers of Italian (AATI) International Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021045v1</w:t>
+                <w:t xml:space="preserve">hal-02018401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Only status matters: the role of historical and political notes in the Florentine family books (14th-15th centuries) »</w:t>
+                <w:t xml:space="preserve">I’ promissi nello scritto dinanzi... Présentation et discussion de la section 8 des Ricordi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Science History Conference 2016 (ESSHC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire "Atelier Morelli"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Stendhal Grenoble 3, Jul 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018398v1</w:t>
+                <w:t xml:space="preserve">hal-02021045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Morelli : notes sur une expérience (en cours) du traduire ensemble</w:t>
               </w:r>
@@ -4304,51 +4304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01401923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-03639194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7385/99299" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12674" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24949" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9961" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01401923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-03639194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7385/99299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2793" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24949" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9961" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>