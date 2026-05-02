--- v1 (2026-03-31)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Lehoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en histoire, conservatrice des bibliothèques, membre associé du laboratoire ANHIMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2929-6768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19176230X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">296154013816709192385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000468804291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hosoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 2019, 9782753576094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02891944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de papier. Donner à voir l'Antiquité entre France et Allemagne (XVIIIe siècle-milieu du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon, 2018, 978-2-36441-275-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05443553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires biographiques d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gaillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2018, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.4095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer. La validation des informations, des savoirs et des statuts dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05443569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « &amp;quot;L’Antiquité expliquée et représentée en figures de Bernard de Montfaucon. Histoire d’un livre. - V. Krings éd. - Bordeaux : Ausonius, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, T. 126 (N°2), p. 687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;La vie dans les papiers. Jean-François Séguier (1703-1784)&amp;quot; d'Emmanuelle Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si vous avez de bons yeux ». Hommage à François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de François Lissarrague : un entretien en images sur son parcours et sa méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N. S. 21, pp.333-369. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.51630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images Re-vues : regards rétrospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.14646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromageot-Laniepce Virginie, Les pratiques de la recherche en archéologie à l’heure du numérique : l’évolution de la recherche d’information et de la publication de 1955 à nos jours (Archeologia e Calcolatori, Supplemento, 12), Sesto Fiorentino, All’Insegna del Giglio, 2019, 1 vol. 17 × 24, 247 p., 80 fig. ds t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (2), pp.437-440. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.222.0437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur le Centre des humanités numériques d’Université Paris Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le numérique universitaire des BU, 20, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de recherche : questions à Christine L. Borgman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine L. Borgman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir l’Espace. Compte rendu de l’ouvrage d’Elsa de Smet Voir l’Espace. Astronomie et science populaire illustrée (1840-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.9524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine L. Borgman, Qu’est-ce que le travail scientifique des données ? Big data, little data, no data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENIS, Jérôme, 2018. Le travail invisible des données : éléments pour une sociologie des infrastructures scripturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.201-204. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf. Carnet inédit (1907-1908). Edition présentée et traduite par Mireille Duchêne, Dijon, Éditions universitaires de Dijon, coll. « Archives », 2019, 190 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange, Marion (dir.) : Université & histoire de l’art. Objets de mémoire (1870-1970). Format : 17 x 24,5 cm, nombre de pages : 280 p., illustrations : couleurs et N & B, ISBN : ﻿﻿978-2-7535-5377-4, prix : 28,00 € (Presses Universitaires de Rennes, Rennes 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment tracer les trajectoires des images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gaillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.6188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie d’objet : une écriture et une méthode critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gaillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.5925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie d'une image de la démocratie athénienne : compte-rendu du livre de V. Azoulay, Les tyrannicides d'Athènes. Vie et mort de deux statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.4735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en images, en livres et en savoirs de la mythologie classique. France Allemagne (1720-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fenet, Natacha Lubtchansky (éd.), Pour une histoire de l’archéologie XVIIIe siècle – 1945. Hommage de ses collègues et amis à Ève Gran-Aymerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.346-348. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier des doctorants Construire la mythologie gréco-romaine par les images : pour une « archéologie de papier » entre France et Allemagne (1720-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.318-325. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.6017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer : Phryné et le dévoilement de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dönike, Martin: Altertumskundliches Wissen in Weimar. 516 pages, ISBN: 978-3-11-031382-6, 79,95 € (De Gruyter, Berlin 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurley, Cecilia: Monuments for the people: Aubin-Louis Millin’s Antiquités Nationales. 720 p., 54 b/w ill., 156 x 234 mm, ISBN: 978-2-503-53682-8, 120 € (Brepols, Turnhout 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les vases grecs : l’anthropologie historique des images de François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français d'histoire de l'art (CFHA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de l’art. 1964-2024. Lieux, questions, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage/CFHA, p. 204-212, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en images Homère après Flaxman (fin du XVIIIe - début du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Deloince-Louette; Agathe Salha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Homère. Stratégies d’appropriation des poèmes homériques (France, XVIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.89-109, 2021, 978-2-37747-281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Kunstmythologie&amp;quot; d’Eduard Gerhard. Petite histoire d’une bibliothèque portative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasiliki Zachari; Elise Lehoux; Noémie Hosoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.49-64, 2019, 978-2-7535-7609-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les planches des publications archéologiques : des enjeux pour une science en formation (première moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Valérie Nègre; Delphine Spicq; Koen Vermeir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.313-324, 2017, 9782271130440. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’« archéologie » au Collège de France (xixe-milieu du xxe siècle) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique des chaires au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.295-315, 2017, 978-2-251-44692-9. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu de concurrence visuelle autour de 1810 : la Galerie mythologique d’Aubin-Louis Millin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bonifay; Marjorie Broussin; Stéphane Caruana; Mélanie Guérimand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence(s) dans le monde des arts et des lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-173, 2016, 978-2-14-002258-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Galerie mythologique d’Aubin-Louis Millin : un &amp;quot;produit dérivé&amp;quot; de la culture sur l’Antique du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Hurley Griener; Claire Barbillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le catalogue dans tous ses états. Actes du colloque École du Louvre en partenariat avec l’Institut national d’histoire de l’art 12, 13 et 14 décembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, p. 59-66, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’archéologie du futur des bibliothèques avec les projets de mutualisation : le GED du Campus Condorcet et le Learning center de l’Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’archéologie au 19e siècle : Aubin-Louis Millin à la Bibliothèque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir, reproduire et interpréter les images antiques : le cas de la mythologie illustrée (1er XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la &amp;quot;data&amp;quot; dans les bibliothèques américaines, retour d'expérience d'un séjour aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles exigences des financeurs dans les appels à projet, au regard de la Science ouverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02891937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hosoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02891932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer son projet ANR grâce à la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en images, en livres et en savoirs de la mythologie classique : France Allemagne (1720-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Ecole des hautes Etudes en Sciences sociales (EHESS), 2015. Français. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03907304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Lehoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en histoire, conservatrice des bibliothèques, membre associé du laboratoire ANHIMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2929-6768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19176230X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">296154013816709192385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000468804291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hosoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 2019, 9782753576094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02891944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de papier. Donner à voir l'Antiquité entre France et Allemagne (XVIIIe siècle-milieu du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon, 2018, 978-2-36441-275-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire culturelle des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05443553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires biographiques d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gaillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2018, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.4095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer. La validation des informations, des savoirs et des statuts dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05443569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « &amp;quot;L’Antiquité expliquée et représentée en figures de Bernard de Montfaucon. Histoire d’un livre. - V. Krings éd. - Bordeaux : Ausonius, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, T. 126 (N°2), p. 687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;La vie dans les papiers. Jean-François Séguier (1703-1784)&amp;quot; d'Emmanuelle Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si vous avez de bons yeux ». Hommage à François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de François Lissarrague : un entretien en images sur son parcours et sa méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N. S. 21, pp.333-369. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.51630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images Re-vues : regards rétrospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.14646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromageot-Laniepce Virginie, Les pratiques de la recherche en archéologie à l’heure du numérique : l’évolution de la recherche d’information et de la publication de 1955 à nos jours (Archeologia e Calcolatori, Supplemento, 12), Sesto Fiorentino, All’Insegna del Giglio, 2019, 1 vol. 17 × 24, 247 p., 80 fig. ds t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (2), pp.437-440. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.222.0437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur le Centre des humanités numériques d’Université Paris Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le numérique universitaire des BU, 20, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de recherche : questions à Christine L. Borgman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine L. Borgman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir l’Espace. Compte rendu de l’ouvrage d’Elsa de Smet Voir l’Espace. Astronomie et science populaire illustrée (1840-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.9524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine L. Borgman, Qu’est-ce que le travail scientifique des données ? Big data, little data, no data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENIS, Jérôme, 2018. Le travail invisible des données : éléments pour une sociologie des infrastructures scripturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.201-204. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf. Carnet inédit (1907-1908). Edition présentée et traduite par Mireille Duchêne, Dijon, Éditions universitaires de Dijon, coll. « Archives », 2019, 190 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange, Marion (dir.) : Université & histoire de l’art. Objets de mémoire (1870-1970). Format : 17 x 24,5 cm, nombre de pages : 280 p., illustrations : couleurs et N & B, ISBN : ﻿﻿978-2-7535-5377-4, prix : 28,00 € (Presses Universitaires de Rennes, Rennes 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment tracer les trajectoires des images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gaillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.6188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie d’objet : une écriture et une méthode critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gaillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.5925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie d'une image de la démocratie athénienne : compte-rendu du livre de V. Azoulay, Les tyrannicides d'Athènes. Vie et mort de deux statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 6, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.4735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en images, en livres et en savoirs de la mythologie classique. France Allemagne (1720-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03001456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fenet, Natacha Lubtchansky (éd.), Pour une histoire de l’archéologie XVIIIe siècle – 1945. Hommage de ses collègues et amis à Ève Gran-Aymerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.346-348. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier des doctorants Construire la mythologie gréco-romaine par les images : pour une « archéologie de papier » entre France et Allemagne (1720-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.318-325. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.6017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, démontrer : Phryné et le dévoilement de la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dönike, Martin: Altertumskundliches Wissen in Weimar. 516 pages, ISBN: 978-3-11-031382-6, 79,95 € (De Gruyter, Berlin 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurley, Cecilia: Monuments for the people: Aubin-Louis Millin’s Antiquités Nationales. 720 p., 54 b/w ill., 156 x 234 mm, ISBN: 978-2-503-53682-8, 120 € (Brepols, Turnhout 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les vases grecs : l’anthropologie historique des images de François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français d'histoire de l'art (CFHA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de l’art. 1964-2024. Lieux, questions, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage/CFHA, p. 204-212, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en images Homère après Flaxman (fin du XVIIIe - début du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Deloince-Louette; Agathe Salha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Homère. Stratégies d’appropriation des poèmes homériques (France, XVIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.89-109, 2021, 978-2-37747-281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Kunstmythologie&amp;quot; d’Eduard Gerhard. Petite histoire d’une bibliothèque portative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasiliki Zachari; Elise Lehoux; Noémie Hosoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.49-64, 2019, 978-2-7535-7609-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’« archéologie » au Collège de France (xixe-milieu du xxe siècle) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique des chaires au Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.295-315, 2017, 978-2-251-44692-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les planches des publications archéologiques : des enjeux pour une science en formation (première moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Valérie Nègre; Delphine Spicq; Koen Vermeir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.313-324, 2017, 9782271130440. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu de concurrence visuelle autour de 1810 : la Galerie mythologique d’Aubin-Louis Millin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bonifay; Marjorie Broussin; Stéphane Caruana; Mélanie Guérimand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence(s) dans le monde des arts et des lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-173, 2016, 978-2-14-002258-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Galerie mythologique d’Aubin-Louis Millin : un &amp;quot;produit dérivé&amp;quot; de la culture sur l’Antique du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Hurley Griener; Claire Barbillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le catalogue dans tous ses états. Actes du colloque École du Louvre en partenariat avec l’Institut national d’histoire de l’art 12, 13 et 14 décembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, p. 59-66, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’archéologie du futur des bibliothèques avec les projets de mutualisation : le GED du Campus Condorcet et le Learning center de l’Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’archéologie au 19e siècle : Aubin-Louis Millin à la Bibliothèque nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir, reproduire et interpréter les images antiques : le cas de la mythologie illustrée (1er XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la &amp;quot;data&amp;quot; dans les bibliothèques américaines, retour d'expérience d'un séjour aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles exigences des financeurs dans les appels à projet, au regard de la Science ouverte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02891937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hosoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Zachari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité des regards. Autour de François Lissarrague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02891932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer son projet ANR grâce à la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en images, en livres et en savoirs de la mythologie classique : France Allemagne (1720-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lehoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Ecole des hautes Etudes en Sciences sociales (EHESS), 2015. Français. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03907304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E925A7F"/>
+    <w:nsid w:val="F3973AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-lehoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2929-6768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19176230X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296154013816709192385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468804291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Zachari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lehoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hosoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lehoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Gaillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.4095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.51630" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.14646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L. Borgman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.9524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19363" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.6188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.5925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.4735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.2163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5764" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1697" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27754" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.165" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02625026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cheviron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03907304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-lehoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2929-6768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19176230X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296154013816709192385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468804291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Zachari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lehoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hosoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lehoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Gaillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.4095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.51630" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.14646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L. Borgman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.9524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19363" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.6188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.5925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.4735" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.2163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5764" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1697" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27754" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02625026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cheviron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03907304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>