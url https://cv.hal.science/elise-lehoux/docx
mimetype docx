--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3973AD5"/>
+    <w:nsid w:val="1CCCB58E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>