--- v0 (2026-04-12)
+++ v1 (2026-05-20)
@@ -846,234 +846,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène de cri : construction dramaturgique d’une logique de la sensation</w:t>
+                <w:t xml:space="preserve">L’émotion proprement théâtrale ? Construction pathétique d’un geste affectif de témoignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leménager-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Le cri dans les arts du spectacle et les lettres, approches esthétiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Frazik &amp; David Vasse, Nov 2023, Caen (MRSH), France</w:t>
+              <w:t xml:space="preserve">Du pouvoir des affects au théâtre : effet esthétique et politiques de la représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verena Richter &amp; Kurt Hahn, Dec 2023, Graz, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482737v1</w:t>
+                <w:t xml:space="preserve">hal-04472319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geste de béance ontologique : &amp;quot;la scène des sept hurlements&amp;quot; d'Edward Bond</w:t>
+                <w:t xml:space="preserve">La scène de cri : construction dramaturgique d’une logique de la sensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leménager-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Dramaturgies du geste – Faire récit par l'image et le texte de théâtre de 1945 à nos jours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pénélope Dechaufour; Élise Leménager-Bertrand, Sep 2023, Université Montpellier 3, Montpellier, France</w:t>
+              <w:t xml:space="preserve">« Le cri dans les arts du spectacle et les lettres, approches esthétiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Frazik &amp; David Vasse, Nov 2023, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482714v1</w:t>
+                <w:t xml:space="preserve">hal-04482737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émotion proprement théâtrale ? Construction pathétique d’un geste affectif de témoignage</w:t>
+                <w:t xml:space="preserve">Geste de béance ontologique : &amp;quot;la scène des sept hurlements&amp;quot; d'Edward Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leménager-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pouvoir des affects au théâtre : effet esthétique et politiques de la représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verena Richter &amp; Kurt Hahn, Dec 2023, Graz, Autriche</w:t>
+              <w:t xml:space="preserve">"Dramaturgies du geste – Faire récit par l'image et le texte de théâtre de 1945 à nos jours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pénélope Dechaufour; Élise Leménager-Bertrand, Sep 2023, Université Montpellier 3, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472319v1</w:t>
+                <w:t xml:space="preserve">hal-04482714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestus du cri dans le théâtre brechtien</w:t>
               </w:r>
@@ -1684,51 +1684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lem&#233;nager-Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05411998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lem&#233;nager-Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581686v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05411998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>