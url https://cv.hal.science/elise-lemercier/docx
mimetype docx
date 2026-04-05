--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -504,286 +504,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques sociales locales : notes de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mlaili Condro</w:t>
+                <w:t xml:space="preserve">Jérôme Wittwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série 1 (HS), pp.209-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.190.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285845v1</w:t>
+                <w:t xml:space="preserve">hal-04485253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques sociales locales : notes de synthèse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+                <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Eydoux</w:t>
+                <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lima</w:t>
+                <w:t xml:space="preserve">Mlaili Condro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485253v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des cadis de la République ?</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurations ethniques à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mlaili Condro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randi Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4761,77 +4761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condro Mlaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drees-Mire, CNAF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5118,51 +5118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.120.0020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Cindy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.272.0012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.073.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi-Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693?lang=en" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01111971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.120.0020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Cindy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.272.0012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.073.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi-Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693?lang=en" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01111971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>