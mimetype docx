--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -504,286 +504,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques sociales locales : notes de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wittwer</w:t>
+                <w:t xml:space="preserve">Mlaili Condro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Lima</w:t>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485253v1</w:t>
+                <w:t xml:space="preserve">hal-02285845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Palomares</w:t>
+                <w:t xml:space="preserve">Politiques sociales locales : notes de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wittwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
+                <w:t xml:space="preserve">Anne Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mlaili Condro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Féliu</w:t>
+                <w:t xml:space="preserve">Léa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série 1 (HS), pp.209-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.190.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285845v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des cadis de la République ?</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurations ethniques à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,191 +2566,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une protection en clair-obscur. Regard sociologique sur la surexposition aux violences de genre des filles en difficulté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Border policies in Mayotte. Citizens’ involvement in the postcolonial modulations of an exceptional rule in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hachimi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dysolab, Nov 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Postcolonial migrations- heritages, specificities, mobilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMISCOE, Mar 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078192v1</w:t>
+                <w:t xml:space="preserve">hal-04485288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Border policies in Mayotte. Citizens’ involvement in the postcolonial modulations of an exceptional rule in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une protection en clair-obscur. Regard sociologique sur la surexposition aux violences de genre des filles en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postcolonial migrations- heritages, specificities, mobilizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMISCOE, Mar 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dysolab, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485288v1</w:t>
+                <w:t xml:space="preserve">hal-05078192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire en l’absence de droit ? Discours et pratiques du droit dans la prise en charge éducative des mineurs isolés à Mayotte</w:t>
               </w:r>
@@ -3455,329 +3455,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui protège les enfants des autres ? Processus d’altérisation des mineurs isolés à Mayotte</w:t>
+                <w:t xml:space="preserve">De l'urgence de la survie aux temporalités institutionnelles : parcours de vie des jeunes pris en charge par la justice des mineurs à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traverser les frontières, traverser les âges : politiques migratoires et agency enfantine en situation migratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophiapol et l’INSHEA, dans le cadre des projets MIGRITI et EVASCOL, May 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l’Association française de sociologie, Session conjointe RT Parcours de vie et institutions, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286032v1</w:t>
+                <w:t xml:space="preserve">hal-02286029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'urgence de la survie aux temporalités institutionnelles : parcours de vie des jeunes pris en charge par la justice des mineurs à Mayotte</w:t>
+                <w:t xml:space="preserve">Qui protège les enfants des autres ? Processus d’altérisation des mineurs isolés à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de l’Association française de sociologie, Session conjointe RT Parcours de vie et institutions, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Traverser les frontières, traverser les âges : politiques migratoires et agency enfantine en situation migratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophiapol et l’INSHEA, dans le cadre des projets MIGRITI et EVASCOL, May 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286029v1</w:t>
+                <w:t xml:space="preserve">hal-02286032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre une fille dans une bande de garçons : de l’art d’esquiver les assignations genrées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dynamique des frontières ethniques à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Jeunes et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286034v1</w:t>
+                <w:t xml:space="preserve">hal-02280845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des frontières ethniques à Mayotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre une fille dans une bande de garçons : de l’art d’esquiver les assignations genrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8e Rencontres Jeunes et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280845v1</w:t>
+                <w:t xml:space="preserve">hal-02286034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Tu n’as qu’à le construire aux Champs Élysées, ton foyer !’ : Étudier l’intervention sociale à Mayotte au prisme intersectionnel</w:t>
               </w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mlaili Condro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randi Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4761,77 +4761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condro Mlaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drees-Mire, CNAF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5118,51 +5118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.120.0020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Cindy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.272.0012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.073.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi-Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693?lang=en" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01111971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.120.0020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Cindy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.034.0175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.272.0012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.073.0039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hachimi-Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02347995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/7693?lang=en" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01111971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>