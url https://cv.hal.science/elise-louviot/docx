--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Louviot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2858-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156035677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Misappropriation of Anglo-Saxon England in Paul Kingsnorth's The Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.113-150. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bamed.2023.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel, Voix épiques médiévales anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.91 - 94. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grief, Resurrection & Renewal: geniwad in Old English Verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (8), pp.969-990. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013838X.2021.1984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech in Heliand and Otfrid von Weissenburg's Evangelienbuch : a shared vernacular tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4-5), pp.526-541. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1976976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided by a Common Language: Controversy over the Use of the Word &amp;quot;Anglo-Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.107-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oh, the audacity ! » : vocabulaire de l’audace dans l’anglais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'audace : vertu, valeur, 11, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi11.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic bleaching of 'nu' in Old Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.441-473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flih-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donoghue, How the Anglo-Saxons Read Their Poems (Philadelphia: University of Pennsylvania Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation dans deux manuscrits vieil-anglais en prose : London, British Library, Cotton Julius E VII et Oxford, Corpus Christi College, 279B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Confluence(s). Actes de l’atelier Moyen-Age du 56e congrès de la SAES, Université Lyon III, 2, 3 et 4 juin 2016, 89 (89), pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monstruosité du discours direct : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Baker, Honour, Exchange and Violence in Beowulf, Cambridge, D. S. Brewer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.460-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Harbus, Cognitive Approaches to Old English Poetry (Cambridge: D. S. Brewer, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.480-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Clunies Ross, A History of Old Norse Poetry and Poetics (Cambridge: D. S. Brewer, 2011, ISBN : 978-1-84384-279-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions from Direct Speech to Narration in Old English Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.383-393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11061-012-9312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel CUNIN et Martine YVERNAULT (dir.). Monde(s) en mouvement : Mutations et innovations en Europe à la fin du Moyen Âge et au début de la Renaissance. Pulim (Collection Espaces Humains), 2012, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects rhétoriques de la prière dans les poèmes narratifs vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation langue-littérature dans les textes médiévaux anglais 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, nancy, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. 31, Brepols, 302 p., 2021, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nancy et Toulouse ?, France. 10, Association des médiévistes anglicistes de l'enseignement supérieur, pp.277, 2009, GRENDEL, 2-90119851-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de l’Angleterre médiévale / Languages of medieval England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Language Variation and Change 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Catherine Delesse. Cambridge Scholars Publishing, 2017, 978-1-5275-0030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Speech in Beowulf and Other Old English Narrative Poems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. S. Brewer, 30, 2016, Anglo-Saxon Studies, 978-1-84384-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot. Brepols, 15, 2012, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-54749-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la littérature et la civilisation de l'Angleterre médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Stévanovitch, Elise Louviot, Philippe Mahoux-Pauzin, Dominique Hascoët. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2011, Regards croisés sur le monde anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb-third with initial þa/thô in Old English, Old Saxon and Old High German verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Harchaoui; Pierre-Yves Modicom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verb-third phenomena in Germanic verb-second languages: Historical and variational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.125-170, 2025, 978-3-96110-535-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17077190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Charles Garcia; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV - Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2021, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil; Tine Breban; José Vicente Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.259-290, 2018, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, John Benjamins Publishing Company, pp.259-290, 2018, Studies in Language Companion Series, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Style of 'Genesis A': Pragmatic Markers in the Old English Verse Translation of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Petrina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In principio fuit interpres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, pp.127-138, 2013, The Medieval Translator (TMT), 978-2-503-54909-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation des manuscrits poétiques vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwena Monnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Moyen âge: à l'occasion du 51e Congrès de la Société des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Association des médiévistes anglicistes de l'enseignement supérieur, pp.81-104, A paraître, Publications de l'Association des médiévistes anglicistes de l'enseignement supérieur, 2-901198-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions du discours direct dans la poésie narrative vieil-anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Louviot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2858-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156035677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Misappropriation of Anglo-Saxon England in Paul Kingsnorth's The Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.113-150. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bamed.2023.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel, Voix épiques médiévales anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.91 - 94. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech in Heliand and Otfrid von Weissenburg's Evangelienbuch : a shared vernacular tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4-5), pp.526-541. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1976976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grief, Resurrection & Renewal: geniwad in Old English Verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (8), pp.969-990. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013838X.2021.1984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided by a Common Language: Controversy over the Use of the Word &amp;quot;Anglo-Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.107-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oh, the audacity ! » : vocabulaire de l’audace dans l’anglais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'audace : vertu, valeur, 11, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi11.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic bleaching of 'nu' in Old Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.441-473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flih-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donoghue, How the Anglo-Saxons Read Their Poems (Philadelphia: University of Pennsylvania Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation dans deux manuscrits vieil-anglais en prose : London, British Library, Cotton Julius E VII et Oxford, Corpus Christi College, 279B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Confluence(s). Actes de l’atelier Moyen-Age du 56e congrès de la SAES, Université Lyon III, 2, 3 et 4 juin 2016, 89 (89), pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monstruosité du discours direct : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Baker, Honour, Exchange and Violence in Beowulf, Cambridge, D. S. Brewer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.460-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Harbus, Cognitive Approaches to Old English Poetry (Cambridge: D. S. Brewer, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.480-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Clunies Ross, A History of Old Norse Poetry and Poetics (Cambridge: D. S. Brewer, 2011, ISBN : 978-1-84384-279-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions from Direct Speech to Narration in Old English Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.383-393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11061-012-9312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel CUNIN et Martine YVERNAULT (dir.). Monde(s) en mouvement : Mutations et innovations en Europe à la fin du Moyen Âge et au début de la Renaissance. Pulim (Collection Espaces Humains), 2012, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects rhétoriques de la prière dans les poèmes narratifs vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation langue-littérature dans les textes médiévaux anglais 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, nancy, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. 31, Brepols, 302 p., 2021, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nancy et Toulouse ?, France. 10, Association des médiévistes anglicistes de l'enseignement supérieur, pp.277, 2009, GRENDEL, 2-90119851-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de l’Angleterre médiévale / Languages of medieval England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Language Variation and Change 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Catherine Delesse. Cambridge Scholars Publishing, 2017, 978-1-5275-0030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Speech in Beowulf and Other Old English Narrative Poems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. S. Brewer, 30, 2016, Anglo-Saxon Studies, 978-1-84384-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot. Brepols, 15, 2012, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-54749-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la littérature et la civilisation de l'Angleterre médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Stévanovitch, Elise Louviot, Philippe Mahoux-Pauzin, Dominique Hascoët. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2011, Regards croisés sur le monde anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb-third with initial þa/thô in Old English, Old Saxon and Old High German verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Harchaoui; Pierre-Yves Modicom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verb-third phenomena in Germanic verb-second languages: Historical and variational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.125-170, 2025, 978-3-96110-535-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17077190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Charles Garcia; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV - Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2021, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil; Tine Breban; José Vicente Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.259-290, 2018, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, John Benjamins Publishing Company, pp.259-290, 2018, Studies in Language Companion Series, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Style of 'Genesis A': Pragmatic Markers in the Old English Verse Translation of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Petrina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In principio fuit interpres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, pp.127-138, 2013, The Medieval Translator (TMT), 978-2-503-54909-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation des manuscrits poétiques vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwena Monnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Moyen âge: à l'occasion du 51e Congrès de la Société des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Association des médiévistes anglicistes de l'enseignement supérieur, pp.81-104, A paraître, Publications de l'Association des médiévistes anglicistes de l'enseignement supérieur, 2-901198-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions du discours direct dans la poésie narrative vieil-anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BD53C3D"/>
+    <w:nsid w:val="1C589E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-louviot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2858-2036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156035677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bamed.2023.2571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05226778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Louviot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2021.1984089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1976976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208045v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flih-2018-0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697022v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-012-9312-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03705801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17077190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05312399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05315596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-louviot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2858-2036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156035677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bamed.2023.2571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05226778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Louviot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1976976" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2021.1984089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208045v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flih-2018-0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697022v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-012-9312-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03705801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17077190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05312399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05315596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>