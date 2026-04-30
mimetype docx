--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Louviot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2858-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156035677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Misappropriation of Anglo-Saxon England in Paul Kingsnorth's The Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.113-150. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bamed.2023.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel, Voix épiques médiévales anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.91 - 94. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech in Heliand and Otfrid von Weissenburg's Evangelienbuch : a shared vernacular tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4-5), pp.526-541. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1976976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grief, Resurrection & Renewal: geniwad in Old English Verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (8), pp.969-990. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013838X.2021.1984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided by a Common Language: Controversy over the Use of the Word &amp;quot;Anglo-Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.107-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oh, the audacity ! » : vocabulaire de l’audace dans l’anglais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'audace : vertu, valeur, 11, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi11.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic bleaching of 'nu' in Old Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.441-473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flih-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donoghue, How the Anglo-Saxons Read Their Poems (Philadelphia: University of Pennsylvania Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation dans deux manuscrits vieil-anglais en prose : London, British Library, Cotton Julius E VII et Oxford, Corpus Christi College, 279B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Confluence(s). Actes de l’atelier Moyen-Age du 56e congrès de la SAES, Université Lyon III, 2, 3 et 4 juin 2016, 89 (89), pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monstruosité du discours direct : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Baker, Honour, Exchange and Violence in Beowulf, Cambridge, D. S. Brewer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.460-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Harbus, Cognitive Approaches to Old English Poetry (Cambridge: D. S. Brewer, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.480-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Clunies Ross, A History of Old Norse Poetry and Poetics (Cambridge: D. S. Brewer, 2011, ISBN : 978-1-84384-279-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions from Direct Speech to Narration in Old English Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.383-393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11061-012-9312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel CUNIN et Martine YVERNAULT (dir.). Monde(s) en mouvement : Mutations et innovations en Europe à la fin du Moyen Âge et au début de la Renaissance. Pulim (Collection Espaces Humains), 2012, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects rhétoriques de la prière dans les poèmes narratifs vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation langue-littérature dans les textes médiévaux anglais 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, nancy, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. 31, Brepols, 302 p., 2021, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nancy et Toulouse ?, France. 10, Association des médiévistes anglicistes de l'enseignement supérieur, pp.277, 2009, GRENDEL, 2-90119851-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de l’Angleterre médiévale / Languages of medieval England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Language Variation and Change 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Catherine Delesse. Cambridge Scholars Publishing, 2017, 978-1-5275-0030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Speech in Beowulf and Other Old English Narrative Poems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. S. Brewer, 30, 2016, Anglo-Saxon Studies, 978-1-84384-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot. Brepols, 15, 2012, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-54749-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la littérature et la civilisation de l'Angleterre médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Stévanovitch, Elise Louviot, Philippe Mahoux-Pauzin, Dominique Hascoët. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2011, Regards croisés sur le monde anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb-third with initial þa/thô in Old English, Old Saxon and Old High German verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Harchaoui; Pierre-Yves Modicom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verb-third phenomena in Germanic verb-second languages: Historical and variational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.125-170, 2025, 978-3-96110-535-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17077190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Charles Garcia; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV - Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2021, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil; Tine Breban; José Vicente Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.259-290, 2018, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, John Benjamins Publishing Company, pp.259-290, 2018, Studies in Language Companion Series, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Style of 'Genesis A': Pragmatic Markers in the Old English Verse Translation of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Petrina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In principio fuit interpres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, pp.127-138, 2013, The Medieval Translator (TMT), 978-2-503-54909-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation des manuscrits poétiques vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwena Monnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Moyen âge: à l'occasion du 51e Congrès de la Société des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Association des médiévistes anglicistes de l'enseignement supérieur, pp.81-104, A paraître, Publications de l'Association des médiévistes anglicistes de l'enseignement supérieur, 2-901198-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions du discours direct dans la poésie narrative vieil-anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Louviot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2858-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156035677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel, Voix épiques médiévales anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.91 - 94. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Misappropriation of Anglo-Saxon England in Paul Kingsnorth's The Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.113-150. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bamed.2023.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grief, Resurrection & Renewal: geniwad in Old English Verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (8), pp.969-990. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013838X.2021.1984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech in Heliand and Otfrid von Weissenburg's Evangelienbuch : a shared vernacular tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4-5), pp.526-541. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1976976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided by a Common Language: Controversy over the Use of the Word &amp;quot;Anglo-Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.107-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oh, the audacity ! » : vocabulaire de l’audace dans l’anglais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'audace : vertu, valeur, 11, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi11.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic bleaching of 'nu' in Old Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.441-473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flih-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donoghue, How the Anglo-Saxons Read Their Poems (Philadelphia: University of Pennsylvania Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation dans deux manuscrits vieil-anglais en prose : London, British Library, Cotton Julius E VII et Oxford, Corpus Christi College, 279B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Confluence(s). Actes de l’atelier Moyen-Age du 56e congrès de la SAES, Université Lyon III, 2, 3 et 4 juin 2016, 89 (89), pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monstruosité du discours direct : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Baker, Honour, Exchange and Violence in Beowulf, Cambridge, D. S. Brewer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.460-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Harbus, Cognitive Approaches to Old English Poetry (Cambridge: D. S. Brewer, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.480-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Clunies Ross, A History of Old Norse Poetry and Poetics (Cambridge: D. S. Brewer, 2011, ISBN : 978-1-84384-279-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions from Direct Speech to Narration in Old English Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.383-393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11061-012-9312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel CUNIN et Martine YVERNAULT (dir.). Monde(s) en mouvement : Mutations et innovations en Europe à la fin du Moyen Âge et au début de la Renaissance. Pulim (Collection Espaces Humains), 2012, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects rhétoriques de la prière dans les poèmes narratifs vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation langue-littérature dans les textes médiévaux anglais 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, nancy, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. 31, Brepols, 302 p., 2021, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nancy et Toulouse ?, France. 10, Association des médiévistes anglicistes de l'enseignement supérieur, pp.277, 2009, GRENDEL, 2-90119851-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de l’Angleterre médiévale / Languages of medieval England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, 302 p., 2024, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.123451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Language Variation and Change 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Catherine Delesse. Cambridge Scholars Publishing, 2017, 978-1-5275-0030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Speech in Beowulf and Other Old English Narrative Poems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. S. Brewer, 30, 2016, Anglo-Saxon Studies, 978-1-84384-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot. Brepols, 15, 2012, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-54749-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la littérature et la civilisation de l'Angleterre médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Stévanovitch, Elise Louviot, Philippe Mahoux-Pauzin, Dominique Hascoët. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2011, Regards croisés sur le monde anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb-third with initial þa/thô in Old English, Old Saxon and Old High German verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Harchaoui; Pierre-Yves Modicom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verb-third phenomena in Germanic verb-second languages: Historical and variational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.125-170, 2025, 978-3-96110-535-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17077190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Charles Garcia; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV - Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2021, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil; Tine Breban; José Vicente Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.259-290, 2018, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, John Benjamins Publishing Company, pp.259-290, 2018, Studies in Language Companion Series, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Style of 'Genesis A': Pragmatic Markers in the Old English Verse Translation of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Petrina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In principio fuit interpres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, pp.127-138, 2013, The Medieval Translator (TMT), 978-2-503-54909-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation des manuscrits poétiques vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwena Monnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Moyen âge: à l'occasion du 51e Congrès de la Société des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Association des médiévistes anglicistes de l'enseignement supérieur, pp.81-104, A paraître, Publications de l'Association des médiévistes anglicistes de l'enseignement supérieur, 2-901198-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions du discours direct dans la poésie narrative vieil-anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C589E9F"/>
+    <w:nsid w:val="4E764697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-louviot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2858-2036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156035677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bamed.2023.2571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05226778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Louviot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1976976" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2021.1984089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208045v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flih-2018-0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697022v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-012-9312-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03705801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17077190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05312399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05315596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-louviot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2858-2036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156035677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05226778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Louviot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bamed.2023.2571" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2021.1984089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1976976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208045v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flih-2018-0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697022v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-012-9312-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03705801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.123451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17077190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05312399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05315596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0177" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>