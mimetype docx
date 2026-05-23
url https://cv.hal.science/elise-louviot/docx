--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Louviot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2858-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156035677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel, Voix épiques médiévales anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.91 - 94. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Misappropriation of Anglo-Saxon England in Paul Kingsnorth's The Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.113-150. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bamed.2023.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grief, Resurrection & Renewal: geniwad in Old English Verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (8), pp.969-990. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013838X.2021.1984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech in Heliand and Otfrid von Weissenburg's Evangelienbuch : a shared vernacular tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4-5), pp.526-541. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1976976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided by a Common Language: Controversy over the Use of the Word &amp;quot;Anglo-Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.107-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oh, the audacity ! » : vocabulaire de l’audace dans l’anglais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'audace : vertu, valeur, 11, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi11.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic bleaching of 'nu' in Old Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.441-473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flih-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donoghue, How the Anglo-Saxons Read Their Poems (Philadelphia: University of Pennsylvania Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation dans deux manuscrits vieil-anglais en prose : London, British Library, Cotton Julius E VII et Oxford, Corpus Christi College, 279B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Confluence(s). Actes de l’atelier Moyen-Age du 56e congrès de la SAES, Université Lyon III, 2, 3 et 4 juin 2016, 89 (89), pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monstruosité du discours direct : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Baker, Honour, Exchange and Violence in Beowulf, Cambridge, D. S. Brewer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.460-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Harbus, Cognitive Approaches to Old English Poetry (Cambridge: D. S. Brewer, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.480-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Clunies Ross, A History of Old Norse Poetry and Poetics (Cambridge: D. S. Brewer, 2011, ISBN : 978-1-84384-279-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions from Direct Speech to Narration in Old English Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.383-393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11061-012-9312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel CUNIN et Martine YVERNAULT (dir.). Monde(s) en mouvement : Mutations et innovations en Europe à la fin du Moyen Âge et au début de la Renaissance. Pulim (Collection Espaces Humains), 2012, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects rhétoriques de la prière dans les poèmes narratifs vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation langue-littérature dans les textes médiévaux anglais 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, nancy, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. 31, Brepols, 302 p., 2021, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nancy et Toulouse ?, France. 10, Association des médiévistes anglicistes de l'enseignement supérieur, pp.277, 2009, GRENDEL, 2-90119851-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de l’Angleterre médiévale / Languages of medieval England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, 302 p., 2024, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.123451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Language Variation and Change 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Catherine Delesse. Cambridge Scholars Publishing, 2017, 978-1-5275-0030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Speech in Beowulf and Other Old English Narrative Poems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. S. Brewer, 30, 2016, Anglo-Saxon Studies, 978-1-84384-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot. Brepols, 15, 2012, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-54749-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la littérature et la civilisation de l'Angleterre médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Stévanovitch, Elise Louviot, Philippe Mahoux-Pauzin, Dominique Hascoët. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2011, Regards croisés sur le monde anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb-third with initial þa/thô in Old English, Old Saxon and Old High German verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Harchaoui; Pierre-Yves Modicom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verb-third phenomena in Germanic verb-second languages: Historical and variational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.125-170, 2025, 978-3-96110-535-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17077190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Charles Garcia; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV - Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2021, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil; Tine Breban; José Vicente Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.259-290, 2018, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, John Benjamins Publishing Company, pp.259-290, 2018, Studies in Language Companion Series, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Style of 'Genesis A': Pragmatic Markers in the Old English Verse Translation of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Petrina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In principio fuit interpres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, pp.127-138, 2013, The Medieval Translator (TMT), 978-2-503-54909-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation des manuscrits poétiques vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwena Monnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Moyen âge: à l'occasion du 51e Congrès de la Société des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Association des médiévistes anglicistes de l'enseignement supérieur, pp.81-104, A paraître, Publications de l'Association des médiévistes anglicistes de l'enseignement supérieur, 2-901198-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions du discours direct dans la poésie narrative vieil-anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Louviot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2858-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156035677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Misappropriation of Anglo-Saxon England in Paul Kingsnorth's The Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.113-150. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bamed.2023.2571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel, Voix épiques médiévales anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.91 - 94. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grief, Resurrection & Renewal: geniwad in Old English Verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (8), pp.969-990. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013838X.2021.1984089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech in Heliand and Otfrid von Weissenburg's Evangelienbuch : a shared vernacular tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4-5), pp.526-541. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1976976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rgi.2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided by a Common Language: Controversy over the Use of the Word &amp;quot;Anglo-Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.107-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oh, the audacity ! » : vocabulaire de l’audace dans l’anglais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'audace : vertu, valeur, 11, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi11.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic bleaching of 'nu' in Old Saxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.441-473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flih-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donoghue, How the Anglo-Saxons Read Their Poems (Philadelphia: University of Pennsylvania Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation dans deux manuscrits vieil-anglais en prose : London, British Library, Cotton Julius E VII et Oxford, Corpus Christi College, 279B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Confluence(s). Actes de l’atelier Moyen-Age du 56e congrès de la SAES, Université Lyon III, 2, 3 et 4 juin 2016, 89 (89), pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monstruosité du discours direct : perspective diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Baker, Honour, Exchange and Violence in Beowulf, Cambridge, D. S. Brewer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.460-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Harbus, Cognitive Approaches to Old English Poetry (Cambridge: D. S. Brewer, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.480-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Clunies Ross, A History of Old Norse Poetry and Poetics (Cambridge: D. S. Brewer, 2011, ISBN : 978-1-84384-279-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions from Direct Speech to Narration in Old English Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neophilologus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.383-393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11061-012-9312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel CUNIN et Martine YVERNAULT (dir.). Monde(s) en mouvement : Mutations et innovations en Europe à la fin du Moyen Âge et au début de la Renaissance. Pulim (Collection Espaces Humains), 2012, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Anglicistes Médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects rhétoriques de la prière dans les poèmes narratifs vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation langue-littérature dans les textes médiévaux anglais 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, nancy, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. 31, Brepols, 302 p., 2021, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nancy et Toulouse ?, France. 10, Association des médiévistes anglicistes de l'enseignement supérieur, pp.277, 2009, GRENDEL, 2-90119851-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de l’Angleterre médiévale / Languages of medieval England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, 302 p., 2024, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-59414-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.123451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Language Variation and Change 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Catherine Delesse. Cambridge Scholars Publishing, 2017, 978-1-5275-0030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Speech in Beowulf and Other Old English Narrative Poems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. S. Brewer, 30, 2016, Anglo-Saxon Studies, 978-1-84384-434-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot. Brepols, 15, 2012, Atelier de recherche sur les textes médiévaux ARTEM, 978-2-503-54749-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la littérature et la civilisation de l'Angleterre médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Stévanovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mahoux-Pauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Stévanovitch, Elise Louviot, Philippe Mahoux-Pauzin, Dominique Hascoët. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2011, Regards croisés sur le monde anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb-third with initial þa/thô in Old English, Old Saxon and Old High German verse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Harchaoui; Pierre-Yves Modicom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verb-third phenomena in Germanic verb-second languages: Historical and variational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.125-170, 2025, 978-3-96110-535-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17077190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Louviot; Charles Garcia; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV - Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-12, 2021, 978-2-503-59414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil; Tine Breban; José Vicente Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.259-290, 2018, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic uses of nu in Old Saxon and Old English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, John Benjamins Publishing Company, pp.259-290, 2018, Studies in Language Companion Series, 9789027201638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Style of 'Genesis A': Pragmatic Markers in the Old English Verse Translation of Genesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Petrina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In principio fuit interpres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brepols, pp.127-138, 2013, The Medieval Translator (TMT), 978-2-503-54909-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours direct et ponctuation des manuscrits poétiques vieil-anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nolwena Monnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Moyen âge: à l'occasion du 51e Congrès de la Société des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Association des médiévistes anglicistes de l'enseignement supérieur, pp.81-104, A paraître, Publications de l'Association des médiévistes anglicistes de l'enseignement supérieur, 2-901198-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions du discours direct dans la poésie narrative vieil-anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Louviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E764697"/>
+    <w:nsid w:val="CE30C60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-louviot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2858-2036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156035677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05226778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Louviot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bamed.2023.2571" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2021.1984089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1976976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208045v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flih-2018-0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697022v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-012-9312-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03705801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.123451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17077190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05312399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05315596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0177" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-louviot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2858-2036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156035677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Louviot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bamed.2023.2571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05226778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Louviot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.12871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2021.1984089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1976976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208045v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flih-2018-0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697022v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11061-012-9312-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03705801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasco&#235;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05411253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503594149-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.123451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05399032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17077190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05312399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05315596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0177" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>