--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise MARCANDELLA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion et du management, Habilitée à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et discernement : l’employabilité vue comme la clé de voûte de l’entreprise antifragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81-91 (52), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.232.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une approche sensible pour accompagner les managers du service public vers une transition écologique et solidaire des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de responsabilité sociétale pour aller vers un développement soutenable des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.033.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve du concept d’artefact de médiation pour appréhender la notion de parcours d’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.127-156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des territoires inclusifs : qui sont les acteurs mobilisés dans le processus de collaboration intersectorielle pour un emploi durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (4), pp.792-817. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour réflexif d’un chercheur en sciences de gestion sur sa légitimité à investiguer le terrain de l’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.028.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus longs et les temps patients au service d'une recherche rigoureuse, pertinente et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.363.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maintenance : un levier du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Heguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.AG502 v1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions dans les projets innovants collaboratifs. Étude longitudinale du projet SIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (274), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in collaborative innovation projects and higher-level learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Organization, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.248-259. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TLO-06-2017-0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’innovation et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, base documentaire : TIP595WEB, 26 p. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Projects Memory: Knowledge Capitalization from the Early Phases of Innovative Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gaëtane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X09343824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and sustainable development in the wood furniture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Technology: Innovation and Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, II, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2022, RESSOR, 978-2-37496-164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine. PUN-Éditions universitaires de Lorraine, 2018, 9782814303195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associationnisme et recherche-action : quelques enseignements de la recherche-action « Territoire d’insertion et d’inclusion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts comme médiateurs d’une coopération inter-organisationnelle au service de la résilience territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler encore ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37686-585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et co-construire les savoirs en RH : l’apport des recherches actions participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes-Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux et Patrick Valeau eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire - Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782311412758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le territoire capacitant : quelles innovations sociales pour quitter le monde de l’insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carbonnel; Raphaël Didier; Delphine Wannenmacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales : Leviers pour une transition sociale, économique et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, RESSOR, 2374962083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les tensions et tisser des liens autour d’un Tiers-Lieu: un défi pour devenir un PTCE exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux L. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exemplarité et ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2020, 9782374961040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Participatory Action Research. A creative and responsible approach to facilitate the development of collaborative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, collection « Organisations en action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcandella E.; Antoine, A.; Wannenmacher, D.; Guèye K (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2018, 978-2-8143-0319-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción deun polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina R.; Lopez A.; Zamilpa J.; Méndez S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estratagias de competitividad y desarrollo de las MIPYMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.29-42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la gestion des relations humaines en amont d’un projet collaboratif : une analyse par le système d’activités humain – apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’école au campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie TRIZ dans les phases de retour d'expérience des projets innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care, un levier de formation des managers publics et leurs équipes ? Le cas de l’expérimentation de la poésie comme A.M.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Papotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2025 : Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Versaille- Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des ressources humaines renouvelé : une approche sensible au service du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResInn ou Comment ça coll(e)abore : les questions de coopération dans le secteur public vues par les approches esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participante à la R&amp;D sociale – Cas de la création d’une cellule de R&amp;D territoriale au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'employabilité : clé de voûte de l'entreprise antifragile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche IMSG « Décider face aux mutations entre discernement, intuition et intime conviction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSG, Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : une approche sensible au service du CARE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO " Bien-être et mal être au travail "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité partagée de l’employabilité : source d’innovation sociale et territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du RESSOR Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESSOR GE, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : Le cas Manag’Est, entre innovation managériale et déviance positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de pratiques : un levier pour faciliter la coopération transversale ? Deux cas au sein de la Région Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hernaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société circulaire et solidaire : la gestion au défi de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du territoire dans l’accompagnement des projets d’économie circulaire : apports de la norme ISO37101 pour un management et une valuation responsables des projets inter-organisationnels territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la recherche – L’art au service des managers d’un service public pour aller vers une transition écologique et solidaire des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme futur désirable : préfiguration d’une recherche-action durable avec le Ptce « Le Levier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, Université d'Avignon, May 2023, Avignon-Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH au défi du management des projets territoriaux inter-organisationnels : une approche par la responsabilité sociétale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire face aux défis sociétaux - Envisager les arts comme artefacts médiateurs pour accompagner les managers d'un service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de Société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une recherche-action dans le secteur de l’insertion à partir de son modèle politique a priori et effectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du marketing pour le management de projets innovants collaboratifs en lien avec une transition écologique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des innovations sociales au service du « bien vivre » sur les territoires - Peut-on concilier besoins individuels et contraintes institutionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la résilience territoriale : quels artefacts médiateurs pour relier connaissances conceptuelles et expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lac Chambon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et souffrance au travail : des impensés en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frémaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Garnier-Daujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un territoire capacitant et inclusif : quelle place pour l’ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défis de la collaboration intersectorielle orientée vers l’émergence de territoires inclusifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable du processus de recherche, créateur de sens et de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO Tendances émergentes en comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% inclusion : un appel à projet révélateur de l’importance de l’interdisciplinarité en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et Ethique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'activité et la RAPéth au secours de la coopération dans un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d’une nouvelle fonction RH : Gérer les relations humaines au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et éthique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante Éthique : proposition d’un cadre à partir de nos retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovons en recherche ! Cycle d’apprentissage expansif d’un chercheur en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires comme lieux de rencontre entre financeurs et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Harriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national bisannuel de l'ADCIFRE SHS : Ce que les évolutions des financements font à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir les Apprentissages hors du Bloc Opératoire : un programme de recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation individuelle des enseignants-chercheurs et recherche partenariale : une injonction paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter le management responsable de l’innovation dans un Pôle Territorial de Coopération Economique : apports de Firmin et de la recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès international QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant-chercheur responsable comme moteur de changement des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le travail d'équipe en chirurgie robotique. La recherche partenariale comme dynamique créative d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gresell-Zaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer nos pratiques de recherche pour réinventer la GRH : apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d’un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation croisée entre recherche et normalisation comme vecteur d'innovation pour... la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictions during collaborative innovation projects: the role of artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d'un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción de un polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> I congreso internacional ICSB y IV Congreso CIMIPYME de investigación sobre la pequeña y mediana empresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Puerto Vallarta, México. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management responsable de l'innovation - Concept, méthodologie, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation entre les parties prenantes d’un projet multi-acteurs : quelle contribution du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral ISEOR-AOM: Défis actuels du changement et interventions dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre de recherche ISEOR, Magellan, IAE Lyon, Université Jean Moulin Lyon 3; Divisions “Développement Organisationnel et Changement" et "Management Consulting" de l’Academy of Management (États-Unis), Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques cognitives dans les organisations étendues : enrôlement et médiations pour les projets multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations dans les projets multi-acteurs : regards croisés- Les projets développés dans le cadre des « Habitats participatifs » et des « pôles de compétitivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO: un pont entre qualité et innovation? Une nécessaire évolution des normes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA'2013 10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement: Qualité, Sureté de Fonctionnement, Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne ; RUFEREQ, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO : un pont entre qualité et innovation ? Une nécessaire évolution des normes de management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-intervention et opérationnalisation de la GRH : retour réflexif sur le cas ECODIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate a sustainable home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT'08 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Indd et &amp;quot;campus durable&amp;quot; : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au Développement Durable : de l'Ecole au Campus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ALBI, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité des produits tout au long de leur cycle de vie - Application à la conception de mobilier en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biophysicochimique du transfert d'un soluté réactif en milieu poreux saturé : application à la migration du phényl acétate de mercure à travers les sédiments du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL026N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable de l'innovation : des outils, des systèmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03278972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et l'esthétique au service d'une gestion des ressources humaines durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virak Chhuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur l’expérience CIFRE, organisée par le réseau alumni de la direction des partenariats en lien avec la Maison du doctorat et la MSHL dans le cadre de la journée CIFRE “Créer des ponts entre la recherche et les entreprises privées”, 28 mars 2024, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation sans loyauté n’est que ruine de l’engagement ! Vers une fidélisation territoriale plutôt qu’organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés - Question(s) de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discernement managérial au service de l'antifragilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et développement soutenable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme modèle de développement durable&amp;quot;. Participation au Webinaire « Accélérer la transition vers l’économie circulaire » dans le cadre de la Campagne « Relance verte », 5 juin 2020. [En ligne : https://www.eclaira.org/articles/h/video-revivez-le-webinaire-accelerer-la-transition-vers-l-economie-circulaire-relanceverte.html]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant au service de l’économie circulaire dans le bâtiment&amp;quot;. Brunch &amp;quot;Économie circulaire dans le bâtiment » organisé par l’Université de Lorraine, 17 septembre 2020 [En ligne : https://videos.univ-lorraine.fr/index.php?act=view&id=10369]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table ronde sur le numérique responsable, organisée par la Ville de Nancy dans le cadre d’une journée sur le numérique responsable, Nancy, 4 juin 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on poussait les murs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Defelix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubès Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RH ET TERRITOIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire, 7 juin 2016, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire d'Insertion et d'Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise MARCANDELLA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion et du management, Habilitée à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la coopération territoriale : la relation chercheur-praticien au cœur du développement d’un projet de GRH-territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une approche sensible pour accompagner les managers du service public vers une transition écologique et solidaire des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et discernement : l’employabilité vue comme la clé de voûte de l’entreprise antifragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81-91 (52), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.232.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de responsabilité sociétale pour aller vers un développement soutenable des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.033.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve du concept d’artefact de médiation pour appréhender la notion de parcours d’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.127-156. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des territoires inclusifs : qui sont les acteurs mobilisés dans le processus de collaboration intersectorielle pour un emploi durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (4), pp.792-817. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour réflexif d’un chercheur en sciences de gestion sur sa légitimité à investiguer le terrain de l’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.028.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus longs et les temps patients au service d'une recherche rigoureuse, pertinente et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.363.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in collaborative innovation projects and higher-level learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Organization, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.248-259. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TLO-06-2017-0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions dans les projets innovants collaboratifs. Étude longitudinale du projet SIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (274), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maintenance : un levier du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Heguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.AG502 v1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’innovation et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, base documentaire : TIP595WEB, 26 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Projects Memory: Knowledge Capitalization from the Early Phases of Innovative Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gaëtane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X09343824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and sustainable development in the wood furniture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Technology: Innovation and Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, II, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2022, RESSOR, 978-2-37496-164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine. PUN-Éditions universitaires de Lorraine, 2018, 9782814303195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associationnisme et recherche-action : quelques enseignements de la recherche-action « Territoire d’insertion et d’inclusion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts comme médiateurs d’une coopération inter-organisationnelle au service de la résilience territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler encore ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37686-585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et co-construire les savoirs en RH : l’apport des recherches actions participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes-Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux et Patrick Valeau eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire - Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782311412758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le territoire capacitant : quelles innovations sociales pour quitter le monde de l’insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carbonnel; Raphaël Didier; Delphine Wannenmacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales : Leviers pour une transition sociale, économique et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, RESSOR, 2374962083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Participatory Action Research. A creative and responsible approach to facilitate the development of collaborative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, collection « Organisations en action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les tensions et tisser des liens autour d’un Tiers-Lieu: un défi pour devenir un PTCE exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux L. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exemplarité et ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2020, 9782374961040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcandella E.; Antoine, A.; Wannenmacher, D.; Guèye K (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2018, 978-2-8143-0319-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la gestion des relations humaines en amont d’un projet collaboratif : une analyse par le système d’activités humain – apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción deun polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina R.; Lopez A.; Zamilpa J.; Méndez S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estratagias de competitividad y desarrollo de las MIPYMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.29-42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’école au campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie TRIZ dans les phases de retour d'expérience des projets innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care, un levier de formation des managers publics et leurs équipes ? Le cas de l’expérimentation de la poésie comme A.M.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Papotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2025 : Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Versaille- Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des ressources humaines renouvelé : une approche sensible au service du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResInn ou Comment ça coll(e)abore : les questions de coopération dans le secteur public vues par les approches esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : Le cas Manag’Est, entre innovation managériale et déviance positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité partagée de l’employabilité : source d’innovation sociale et territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du RESSOR Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESSOR GE, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'employabilité : clé de voûte de l'entreprise antifragile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche IMSG « Décider face aux mutations entre discernement, intuition et intime conviction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSG, Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : une approche sensible au service du CARE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO " Bien-être et mal être au travail "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de pratiques : un levier pour faciliter la coopération transversale ? Deux cas au sein de la Région Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hernaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société circulaire et solidaire : la gestion au défi de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participante à la R&amp;D sociale – Cas de la création d’une cellule de R&amp;D territoriale au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la recherche – L’art au service des managers d’un service public pour aller vers une transition écologique et solidaire des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH au défi du management des projets territoriaux inter-organisationnels : une approche par la responsabilité sociétale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme futur désirable : préfiguration d’une recherche-action durable avec le Ptce « Le Levier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, Université d'Avignon, May 2023, Avignon-Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du territoire dans l’accompagnement des projets d’économie circulaire : apports de la norme ISO37101 pour un management et une valuation responsables des projets inter-organisationnels territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une recherche-action dans le secteur de l’insertion à partir de son modèle politique a priori et effectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire face aux défis sociétaux - Envisager les arts comme artefacts médiateurs pour accompagner les managers d'un service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de Société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la résilience territoriale : quels artefacts médiateurs pour relier connaissances conceptuelles et expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lac Chambon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des innovations sociales au service du « bien vivre » sur les territoires - Peut-on concilier besoins individuels et contraintes institutionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du marketing pour le management de projets innovants collaboratifs en lien avec une transition écologique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et souffrance au travail : des impensés en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frémaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Garnier-Daujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un territoire capacitant et inclusif : quelle place pour l’ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défis de la collaboration intersectorielle orientée vers l’émergence de territoires inclusifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et Ethique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable du processus de recherche, créateur de sens et de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO Tendances émergentes en comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% inclusion : un appel à projet révélateur de l’importance de l’interdisciplinarité en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovons en recherche ! Cycle d’apprentissage expansif d’un chercheur en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d’une nouvelle fonction RH : Gérer les relations humaines au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et éthique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante Éthique : proposition d’un cadre à partir de nos retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'activité et la RAPéth au secours de la coopération dans un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires comme lieux de rencontre entre financeurs et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Harriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national bisannuel de l'ADCIFRE SHS : Ce que les évolutions des financements font à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant-chercheur responsable comme moteur de changement des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter le management responsable de l’innovation dans un Pôle Territorial de Coopération Economique : apports de Firmin et de la recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès international QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation individuelle des enseignants-chercheurs et recherche partenariale : une injonction paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le travail d'équipe en chirurgie robotique. La recherche partenariale comme dynamique créative d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gresell-Zaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir les Apprentissages hors du Bloc Opératoire : un programme de recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictions during collaborative innovation projects: the role of artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d’un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation croisée entre recherche et normalisation comme vecteur d'innovation pour... la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer nos pratiques de recherche pour réinventer la GRH : apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción de un polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> I congreso internacional ICSB y IV Congreso CIMIPYME de investigación sobre la pequeña y mediana empresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Puerto Vallarta, México. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management responsable de l'innovation - Concept, méthodologie, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d'un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation entre les parties prenantes d’un projet multi-acteurs : quelle contribution du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral ISEOR-AOM: Défis actuels du changement et interventions dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre de recherche ISEOR, Magellan, IAE Lyon, Université Jean Moulin Lyon 3; Divisions “Développement Organisationnel et Changement" et "Management Consulting" de l’Academy of Management (États-Unis), Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques cognitives dans les organisations étendues : enrôlement et médiations pour les projets multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations dans les projets multi-acteurs : regards croisés- Les projets développés dans le cadre des « Habitats participatifs » et des « pôles de compétitivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO : un pont entre qualité et innovation ? Une nécessaire évolution des normes de management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO: un pont entre qualité et innovation? Une nécessaire évolution des normes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA'2013 10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement: Qualité, Sureté de Fonctionnement, Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne ; RUFEREQ, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-intervention et opérationnalisation de la GRH : retour réflexif sur le cas ECODIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate a sustainable home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT'08 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Indd et &amp;quot;campus durable&amp;quot; : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au Développement Durable : de l'Ecole au Campus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ALBI, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité des produits tout au long de leur cycle de vie - Application à la conception de mobilier en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biophysicochimique du transfert d'un soluté réactif en milieu poreux saturé : application à la migration du phényl acétate de mercure à travers les sédiments du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL026N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable de l'innovation : des outils, des systèmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03278972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et l'esthétique au service d'une gestion des ressources humaines durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virak Chhuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur l’expérience CIFRE, organisée par le réseau alumni de la direction des partenariats en lien avec la Maison du doctorat et la MSHL dans le cadre de la journée CIFRE “Créer des ponts entre la recherche et les entreprises privées”, 28 mars 2024, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation sans loyauté n’est que ruine de l’engagement ! Vers une fidélisation territoriale plutôt qu’organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés - Question(s) de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discernement managérial au service de l'antifragilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et développement soutenable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant au service de l’économie circulaire dans le bâtiment&amp;quot;. Brunch &amp;quot;Économie circulaire dans le bâtiment » organisé par l’Université de Lorraine, 17 septembre 2020 [En ligne : https://videos.univ-lorraine.fr/index.php?act=view&id=10369]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme modèle de développement durable&amp;quot;. Participation au Webinaire « Accélérer la transition vers l’économie circulaire » dans le cadre de la Campagne « Relance verte », 5 juin 2020. [En ligne : https://www.eclaira.org/articles/h/video-revivez-le-webinaire-accelerer-la-transition-vers-l-economie-circulaire-relanceverte.html]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table ronde sur le numérique responsable, organisée par la Ville de Nancy dans le cadre d’une journée sur le numérique responsable, Nancy, 4 juin 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on poussait les murs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Defelix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubès Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RH ET TERRITOIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire, 7 juin 2016, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire d'Insertion et d'Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Blanchette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.232.0081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.028.0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.363.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ga&#235;tane Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X09343824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E9C7209DA98B7CF25C21B3A453441235A7F918A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412758-la-gestion-des-ressources-humaines-dans-les-organisations-de-l-economie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benkortbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galmiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fr&#233;maux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier-Daujard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roudier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Harriss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marcandella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL026N" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031652v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Blanchette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.232.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.028.0117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.363.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ga&#235;tane Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X09343824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E9C7209DA98B7CF25C21B3A453441235A7F918A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412758-la-gestion-des-ressources-humaines-dans-les-organisations-de-l-economie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benkortbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galmiche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fr&#233;maux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier-Daujard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Harriss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823141v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marcandella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL026N" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>