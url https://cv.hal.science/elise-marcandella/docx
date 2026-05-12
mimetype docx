--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise MARCANDELLA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion et du management, Habilitée à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la coopération territoriale : la relation chercheur-praticien au cœur du développement d’un projet de GRH-territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une approche sensible pour accompagner les managers du service public vers une transition écologique et solidaire des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et discernement : l’employabilité vue comme la clé de voûte de l’entreprise antifragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81-91 (52), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.232.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de responsabilité sociétale pour aller vers un développement soutenable des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.033.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve du concept d’artefact de médiation pour appréhender la notion de parcours d’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.127-156. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des territoires inclusifs : qui sont les acteurs mobilisés dans le processus de collaboration intersectorielle pour un emploi durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (4), pp.792-817. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour réflexif d’un chercheur en sciences de gestion sur sa légitimité à investiguer le terrain de l’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.028.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus longs et les temps patients au service d'une recherche rigoureuse, pertinente et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.363.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in collaborative innovation projects and higher-level learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Organization, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.248-259. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TLO-06-2017-0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions dans les projets innovants collaboratifs. Étude longitudinale du projet SIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (274), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maintenance : un levier du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Heguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.AG502 v1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’innovation et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, base documentaire : TIP595WEB, 26 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Projects Memory: Knowledge Capitalization from the Early Phases of Innovative Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gaëtane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X09343824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and sustainable development in the wood furniture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Technology: Innovation and Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, II, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2022, RESSOR, 978-2-37496-164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine. PUN-Éditions universitaires de Lorraine, 2018, 9782814303195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associationnisme et recherche-action : quelques enseignements de la recherche-action « Territoire d’insertion et d’inclusion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts comme médiateurs d’une coopération inter-organisationnelle au service de la résilience territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler encore ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37686-585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et co-construire les savoirs en RH : l’apport des recherches actions participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes-Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux et Patrick Valeau eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire - Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782311412758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le territoire capacitant : quelles innovations sociales pour quitter le monde de l’insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carbonnel; Raphaël Didier; Delphine Wannenmacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales : Leviers pour une transition sociale, économique et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, RESSOR, 2374962083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Participatory Action Research. A creative and responsible approach to facilitate the development of collaborative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, collection « Organisations en action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les tensions et tisser des liens autour d’un Tiers-Lieu: un défi pour devenir un PTCE exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux L. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exemplarité et ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2020, 9782374961040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcandella E.; Antoine, A.; Wannenmacher, D.; Guèye K (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2018, 978-2-8143-0319-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la gestion des relations humaines en amont d’un projet collaboratif : une analyse par le système d’activités humain – apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción deun polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina R.; Lopez A.; Zamilpa J.; Méndez S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estratagias de competitividad y desarrollo de las MIPYMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.29-42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’école au campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie TRIZ dans les phases de retour d'expérience des projets innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care, un levier de formation des managers publics et leurs équipes ? Le cas de l’expérimentation de la poésie comme A.M.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Papotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2025 : Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Versaille- Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des ressources humaines renouvelé : une approche sensible au service du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResInn ou Comment ça coll(e)abore : les questions de coopération dans le secteur public vues par les approches esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : Le cas Manag’Est, entre innovation managériale et déviance positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité partagée de l’employabilité : source d’innovation sociale et territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du RESSOR Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESSOR GE, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'employabilité : clé de voûte de l'entreprise antifragile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche IMSG « Décider face aux mutations entre discernement, intuition et intime conviction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSG, Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : une approche sensible au service du CARE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO " Bien-être et mal être au travail "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de pratiques : un levier pour faciliter la coopération transversale ? Deux cas au sein de la Région Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hernaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société circulaire et solidaire : la gestion au défi de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participante à la R&amp;D sociale – Cas de la création d’une cellule de R&amp;D territoriale au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la recherche – L’art au service des managers d’un service public pour aller vers une transition écologique et solidaire des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH au défi du management des projets territoriaux inter-organisationnels : une approche par la responsabilité sociétale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme futur désirable : préfiguration d’une recherche-action durable avec le Ptce « Le Levier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, Université d'Avignon, May 2023, Avignon-Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du territoire dans l’accompagnement des projets d’économie circulaire : apports de la norme ISO37101 pour un management et une valuation responsables des projets inter-organisationnels territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une recherche-action dans le secteur de l’insertion à partir de son modèle politique a priori et effectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire face aux défis sociétaux - Envisager les arts comme artefacts médiateurs pour accompagner les managers d'un service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de Société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la résilience territoriale : quels artefacts médiateurs pour relier connaissances conceptuelles et expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lac Chambon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des innovations sociales au service du « bien vivre » sur les territoires - Peut-on concilier besoins individuels et contraintes institutionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du marketing pour le management de projets innovants collaboratifs en lien avec une transition écologique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et souffrance au travail : des impensés en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frémaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Garnier-Daujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un territoire capacitant et inclusif : quelle place pour l’ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défis de la collaboration intersectorielle orientée vers l’émergence de territoires inclusifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et Ethique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable du processus de recherche, créateur de sens et de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO Tendances émergentes en comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% inclusion : un appel à projet révélateur de l’importance de l’interdisciplinarité en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovons en recherche ! Cycle d’apprentissage expansif d’un chercheur en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d’une nouvelle fonction RH : Gérer les relations humaines au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et éthique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante Éthique : proposition d’un cadre à partir de nos retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'activité et la RAPéth au secours de la coopération dans un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires comme lieux de rencontre entre financeurs et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Harriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national bisannuel de l'ADCIFRE SHS : Ce que les évolutions des financements font à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant-chercheur responsable comme moteur de changement des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter le management responsable de l’innovation dans un Pôle Territorial de Coopération Economique : apports de Firmin et de la recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès international QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation individuelle des enseignants-chercheurs et recherche partenariale : une injonction paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le travail d'équipe en chirurgie robotique. La recherche partenariale comme dynamique créative d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gresell-Zaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir les Apprentissages hors du Bloc Opératoire : un programme de recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictions during collaborative innovation projects: the role of artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d’un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation croisée entre recherche et normalisation comme vecteur d'innovation pour... la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer nos pratiques de recherche pour réinventer la GRH : apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción de un polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> I congreso internacional ICSB y IV Congreso CIMIPYME de investigación sobre la pequeña y mediana empresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Puerto Vallarta, México. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management responsable de l'innovation - Concept, méthodologie, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d'un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation entre les parties prenantes d’un projet multi-acteurs : quelle contribution du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral ISEOR-AOM: Défis actuels du changement et interventions dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre de recherche ISEOR, Magellan, IAE Lyon, Université Jean Moulin Lyon 3; Divisions “Développement Organisationnel et Changement" et "Management Consulting" de l’Academy of Management (États-Unis), Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques cognitives dans les organisations étendues : enrôlement et médiations pour les projets multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations dans les projets multi-acteurs : regards croisés- Les projets développés dans le cadre des « Habitats participatifs » et des « pôles de compétitivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO : un pont entre qualité et innovation ? Une nécessaire évolution des normes de management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO: un pont entre qualité et innovation? Une nécessaire évolution des normes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA'2013 10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement: Qualité, Sureté de Fonctionnement, Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne ; RUFEREQ, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-intervention et opérationnalisation de la GRH : retour réflexif sur le cas ECODIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate a sustainable home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT'08 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Indd et &amp;quot;campus durable&amp;quot; : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au Développement Durable : de l'Ecole au Campus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ALBI, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité des produits tout au long de leur cycle de vie - Application à la conception de mobilier en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biophysicochimique du transfert d'un soluté réactif en milieu poreux saturé : application à la migration du phényl acétate de mercure à travers les sédiments du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL026N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable de l'innovation : des outils, des systèmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03278972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et l'esthétique au service d'une gestion des ressources humaines durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virak Chhuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur l’expérience CIFRE, organisée par le réseau alumni de la direction des partenariats en lien avec la Maison du doctorat et la MSHL dans le cadre de la journée CIFRE “Créer des ponts entre la recherche et les entreprises privées”, 28 mars 2024, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation sans loyauté n’est que ruine de l’engagement ! Vers une fidélisation territoriale plutôt qu’organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés - Question(s) de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discernement managérial au service de l'antifragilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et développement soutenable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant au service de l’économie circulaire dans le bâtiment&amp;quot;. Brunch &amp;quot;Économie circulaire dans le bâtiment » organisé par l’Université de Lorraine, 17 septembre 2020 [En ligne : https://videos.univ-lorraine.fr/index.php?act=view&id=10369]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme modèle de développement durable&amp;quot;. Participation au Webinaire « Accélérer la transition vers l’économie circulaire » dans le cadre de la Campagne « Relance verte », 5 juin 2020. [En ligne : https://www.eclaira.org/articles/h/video-revivez-le-webinaire-accelerer-la-transition-vers-l-economie-circulaire-relanceverte.html]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table ronde sur le numérique responsable, organisée par la Ville de Nancy dans le cadre d’une journée sur le numérique responsable, Nancy, 4 juin 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on poussait les murs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Defelix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubès Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RH ET TERRITOIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire, 7 juin 2016, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire d'Insertion et d'Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise MARCANDELLA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion et du management, Habilitée à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la coopération territoriale : la relation chercheur-praticien au cœur du développement d’un projet de GRH-territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une approche sensible pour accompagner les managers du service public vers une transition écologique et solidaire des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et discernement : l’employabilité vue comme la clé de voûte de l’entreprise antifragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81-91 (52), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.232.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles normes de responsabilité sociétale pour aller vers un développement soutenable des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.033.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve du concept d’artefact de médiation pour appréhender la notion de parcours d’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVI (67), pp.127-156. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.067.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des territoires inclusifs : qui sont les acteurs mobilisés dans le processus de collaboration intersectorielle pour un emploi durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (4), pp.792-817. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour réflexif d’un chercheur en sciences de gestion sur sa légitimité à investiguer le terrain de l’insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.028.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus longs et les temps patients au service d'une recherche rigoureuse, pertinente et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.363.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in collaborative innovation projects and higher-level learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Organization, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.248-259. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TLO-06-2017-0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des tensions dans les projets innovants collaboratifs. Étude longitudinale du projet SIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (274), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maintenance : un levier du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Heguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.AG502 v1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’innovation et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, base documentaire : TIP595WEB, 26 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Projects Memory: Knowledge Capitalization from the Early Phases of Innovative Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gaëtane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X09343824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and sustainable development in the wood furniture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Technology: Innovation and Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, II, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2022, RESSOR, 978-2-37496-164-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine. PUN-Éditions universitaires de Lorraine, 2018, 9782814303195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associationnisme et recherche-action : quelques enseignements de la recherche-action « Territoire d’insertion et d’inclusion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts comme médiateurs d’une coopération inter-organisationnelle au service de la résilience territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler encore ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37686-585-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et co-construire les savoirs en RH : l’apport des recherches actions participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes-Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laëtitia Lethielleux et Patrick Valeau eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire - Les valeurs à l’épreuve des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782311412758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le territoire capacitant : quelles innovations sociales pour quitter le monde de l’insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Carbonnel; Raphaël Didier; Delphine Wannenmacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales : Leviers pour une transition sociale, économique et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EPURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, RESSOR, 2374962083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Participatory Action Research. A creative and responsible approach to facilitate the development of collaborative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, collection « Organisations en action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les tensions et tisser des liens autour d’un Tiers-Lieu: un défi pour devenir un PTCE exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethielleux L. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exemplarité et ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, 2020, 9782374961040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcandella E.; Antoine, A.; Wannenmacher, D.; Guèye K (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2018, 978-2-8143-0319-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la gestion des relations humaines en amont d’un projet collaboratif : une analyse par le système d’activités humain – apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción deun polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina R.; Lopez A.; Zamilpa J.; Méndez S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estratagias de competitividad y desarrollo de las MIPYMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.29-42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau IndDD et Campus Durable : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’école au campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 484 p., 2010, Questions contemporaines, 978-2-296-12152-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie TRIZ dans les phases de retour d'expérience des projets innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp./, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care, un levier de formation des managers publics et leurs équipes ? Le cas de l’expérimentation de la poésie comme A.M.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Papotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2025 : Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Versaille- Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management des ressources humaines renouvelé : une approche sensible au service du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResInn ou Comment ça coll(e)abore : les questions de coopération dans le secteur public vues par les approches esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : Le cas Manag’Est, entre innovation managériale et déviance positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité partagée de l’employabilité : source d’innovation sociale et territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du RESSOR Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESSOR GE, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'employabilité : clé de voûte de l'entreprise antifragile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche IMSG « Décider face aux mutations entre discernement, intuition et intime conviction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSG, Dec 2024, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : une approche sensible au service du CARE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO " Bien-être et mal être au travail "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de pratiques : un levier pour faciliter la coopération transversale ? Deux cas au sein de la Région Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hernaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une société circulaire et solidaire : la gestion au défi de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche participante à la R&amp;D sociale – Cas de la création d’une cellule de R&amp;D territoriale au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la recherche – L’art au service des managers d’un service public pour aller vers une transition écologique et solidaire des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme futur désirable : préfiguration d’une recherche-action durable avec le Ptce « Le Levier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIUESS, Université d'Avignon, May 2023, Avignon-Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH au défi du management des projets territoriaux inter-organisationnels : une approche par la responsabilité sociétale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du territoire dans l’accompagnement des projets d’économie circulaire : apports de la norme ISO37101 pour un management et une valuation responsables des projets inter-organisationnels territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une recherche-action dans le secteur de l’insertion à partir de son modèle politique a priori et effectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire face aux défis sociétaux - Envisager les arts comme artefacts médiateurs pour accompagner les managers d'un service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de Société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la résilience territoriale : quels artefacts médiateurs pour relier connaissances conceptuelles et expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lac Chambon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des innovations sociales au service du « bien vivre » sur les territoires - Peut-on concilier besoins individuels et contraintes institutionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du marketing pour le management de projets innovants collaboratifs en lien avec une transition écologique et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et souffrance au travail : des impensés en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frémaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Garnier-Daujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un territoire capacitant et inclusif : quelle place pour l’ESS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RESSOR GE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les défis de la collaboration intersectorielle orientée vers l’émergence de territoires inclusifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et Ethique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable du processus de recherche, créateur de sens et de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO Tendances émergentes en comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% inclusion : un appel à projet révélateur de l’importance de l’interdisciplinarité en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovons en recherche ! Cycle d’apprentissage expansif d’un chercheur en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d’une nouvelle fonction RH : Gérer les relations humaines au sein d’un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante et éthique (RAPéth) : de la nécessité du temps patient en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire sur le temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche Action Participante Éthique : proposition d’un cadre à partir de nos retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'activité et la RAPéth au secours de la coopération dans un PTCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires comme lieux de rencontre entre financeurs et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Harriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national bisannuel de l'ADCIFRE SHS : Ce que les évolutions des financements font à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter le management responsable de l’innovation dans un Pôle Territorial de Coopération Economique : apports de Firmin et de la recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès international QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant-chercheur responsable comme moteur de changement des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation individuelle des enseignants-chercheurs et recherche partenariale : une injonction paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le travail d'équipe en chirurgie robotique. La recherche partenariale comme dynamique créative d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gresell-Zaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir les Apprentissages hors du Bloc Opératoire : un programme de recherche partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Peter Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictions during collaborative innovation projects: the role of artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d’un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation croisée entre recherche et normalisation comme vecteur d'innovation pour... la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer nos pratiques de recherche pour réinventer la GRH : apports de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones colaborativas y la Mipyme: la descripción de un polo de competitividad francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Benkortbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> I congreso internacional ICSB y IV Congreso CIMIPYME de investigación sobre la pequeña y mediana empresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Puerto Vallarta, México. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management responsable de l'innovation - Concept, méthodologie, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des projets innovants collaboratifs d'un pôle de compétitivité : retour réflexif sur le rôle de médiateur de la responsabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation entre les parties prenantes d’un projet multi-acteurs : quelle contribution du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque et séminaire doctoral ISEOR-AOM: Défis actuels du changement et interventions dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, centre de recherche ISEOR, Magellan, IAE Lyon, Université Jean Moulin Lyon 3; Divisions “Développement Organisationnel et Changement" et "Management Consulting" de l’Academy of Management (États-Unis), Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques cognitives dans les organisations étendues : enrôlement et médiations pour les projets multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des relations dans les projets multi-acteurs : regards croisés- Les projets développés dans le cadre des « Habitats participatifs » et des « pôles de compétitivité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO : un pont entre qualité et innovation ? Une nécessaire évolution des normes de management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSO: un pont entre qualité et innovation? Une nécessaire évolution des normes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA'2013 10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement: Qualité, Sureté de Fonctionnement, Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne ; RUFEREQ, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-intervention et opérationnalisation de la GRH : retour réflexif sur le cas ECODIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate a sustainable home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belmeziti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT'08 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Indd et &amp;quot;campus durable&amp;quot; : un projet de recherche devenu projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plantureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au Développement Durable : de l'Ecole au Campus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ALBI, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la durabilité des produits tout au long de leur cycle de vie - Application à la conception de mobilier en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, SAINT-ETIENNE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biophysicochimique du transfert d'un soluté réactif en milieu poreux saturé : application à la migration du phényl acétate de mercure à travers les sédiments du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL026N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management responsable de l'innovation : des outils, des systèmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03278972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art et l'esthétique au service d'une gestion des ressources humaines durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virak Chhuor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur l’expérience CIFRE, organisée par le réseau alumni de la direction des partenariats en lien avec la Maison du doctorat et la MSHL dans le cadre de la journée CIFRE “Créer des ponts entre la recherche et les entreprises privées”, 28 mars 2024, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Corinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation sans loyauté n’est que ruine de l’engagement ! Vers une fidélisation territoriale plutôt qu’organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés - Question(s) de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discernement managérial au service de l'antifragilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et développement soutenable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant au service de l’économie circulaire dans le bâtiment&amp;quot;. Brunch &amp;quot;Économie circulaire dans le bâtiment » organisé par l’Université de Lorraine, 17 septembre 2020 [En ligne : https://videos.univ-lorraine.fr/index.php?act=view&id=10369]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire capacitant comme modèle de développement durable&amp;quot;. Participation au Webinaire « Accélérer la transition vers l’économie circulaire » dans le cadre de la Campagne « Relance verte », 5 juin 2020. [En ligne : https://www.eclaira.org/articles/h/video-revivez-le-webinaire-accelerer-la-transition-vers-l-economie-circulaire-relanceverte.html]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table ronde sur le numérique responsable, organisée par la Ville de Nancy dans le cadre d’une journée sur le numérique responsable, Nancy, 4 juin 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si on poussait les murs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Defelix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubès Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#RH ET TERRITOIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire, 7 juin 2016, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Guèye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire d'Insertion et d'Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Balzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Blanchette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.232.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.028.0117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.363.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ga&#235;tane Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X09343824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E9C7209DA98B7CF25C21B3A453441235A7F918A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412758-la-gestion-des-ressources-humaines-dans-les-organisations-de-l-economie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benkortbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galmiche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fr&#233;maux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier-Daujard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Harriss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823141v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marcandella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL026N" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Blanchette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.232.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.028.0117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.363.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ga&#235;tane Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X09343824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E9C7209DA98B7CF25C21B3A453441235A7F918A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcandella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412758-la-gestion-des-ressources-humaines-dans-les-organisations-de-l-economie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benkortbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camargo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galmiche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fr&#233;maux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier-Daujard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Harriss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823141v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marcandella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL026N" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>