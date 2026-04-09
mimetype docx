--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -292,1792 +292,2021 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion associative et fragilisation de l’ancrage territorial d’une petite structure rurale (Gard, France)</w:t>
+                <w:t xml:space="preserve">S’adapter au terrain et aux enquêté-es à l’aide d’un outil sensible et ludique – retour sur la création d’un memory photo-géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Martin</w:t>
+                <w:t xml:space="preserve">Élise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 276, pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.10439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15vgx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906100v1</w:t>
+                <w:t xml:space="preserve">hal-05575242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et ralentissement du processus d’ouverture vers l’extérieur d’établissements pour adultes handicapés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fusion associative et fragilisation de l’ancrage territorial d’une petite structure rurale (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.1577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.10439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554310v1</w:t>
+                <w:t xml:space="preserve">hal-03906100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver refuge dans les Cévennes, un réseau d'accueil dessiné entre les lignes de crêtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crise sanitaire et ralentissement du processus d’ouverture vers l’extérieur d’établissements pour adultes handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.2316⟩</w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.1577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176789v1</w:t>
+                <w:t xml:space="preserve">hal-03554310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trouver refuge dans les Cévennes, un réseau d'accueil dessiné entre les lignes de crêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hospitalité et migration, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.2316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reprendre son souffle dans un village cévenol. Ethno-géographie de l’accueil de personnes exilées en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (2-3), pp.161-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.15120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On les emmène dans la pampa en fait ” – expériences croisées d’accueilli-es et de travailleurs-euses sociaux-ales dans le cadre d’un dispositif de réinstallation en Lozère</w:t>
+                <w:t xml:space="preserve">S'émouvoir : se mettre en mouvement vers et sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Martin</w:t>
+                <w:t xml:space="preserve">Élise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Réinstallations internationales. Normes, pratiques, expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUREJ, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire Ruralités contemporaines en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127183v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin des tentatives, sacre de l’innovation dans le monde associatif du handicap : uniformisation culturelle de l'accompagnement et renforcement des inégalités territoriales</w:t>
+                <w:t xml:space="preserve">Trajectoires singulières, territoires pluriels – regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Martin</w:t>
+                <w:t xml:space="preserve">Élise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session du RT 35 Sociologie du monde associatif « À qui profite l’État ? Associations, financements et logiques de sélection »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS (Association Française de Sociologie), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les trajectoires en géographie : Quels apports aux connaissances (sur) et à l'accompagnement des transitions socio-écologiques dans les territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jan 2026, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246106v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le memory, un jeu vagabond basé sur la photo elicitation pour appréhender les espaces du quotidien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“On les emmène dans la pampa en fait ” – expériences croisées d’accueilli-es et de travailleurs-euses sociaux-ales dans le cadre d’un dispositif de réinstallation en Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance Migrations sur images : la photographie comme outil en Jordanie et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire MIMED-ECOMIG, MMSH, Mar 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Réinstallations internationales. Normes, pratiques, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUREJ, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127115v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillant-es, accueilli-es et espace rural : existences croisées, parcours de vie opposés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fin des tentatives, sacre de l’innovation dans le monde associatif du handicap : uniformisation culturelle de l'accompagnement et renforcement des inégalités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la composante Biogéophile, UMR 5600 EVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Session du RT 35 Sociologie du monde associatif « À qui profite l’État ? Associations, financements et logiques de sélection »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS (Association Française de Sociologie), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127126v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformisation des cultures institutionnelles de l'accueil des personnes déficientes intellectuelles. Suivre une norme pour accompagner la différence : anatomie et impacts d'une injonction contradictoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le memory, un jeu vagabond basé sur la photo elicitation pour appréhender les espaces du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Habitats institutionnels, REHAL (réseau recherche habitat-logement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Paris Val de Seine, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance Migrations sur images : la photographie comme outil en Jordanie et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire MIMED-ECOMIG, MMSH, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127169v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bifurcation des territoires vers l’accueil de personnes en situation de handicap. Itinéraires socio-économiques de deux bassins de vie ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accueillant-es, accueilli-es et espace rural : existences croisées, parcours de vie opposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dévoiler/réduire les vulnérabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axe Santé et Société, MSH Lyon Saint-Etienne, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la composante Biogéophile, UMR 5600 EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127092v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sœur militante, géographe de terrain. Processus de catalyse entre savoirs expérientiels et savoirs scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uniformisation des cultures institutionnelles de l'accueil des personnes déficientes intellectuelles. Suivre une norme pour accompagner la différence : anatomie et impacts d'une injonction contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Engagement(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG); Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Habitats institutionnels, REHAL (réseau recherche habitat-logement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris Val de Seine, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121427v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les Cévennes, un accompagnement alternatif de la grande vulnérabilité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La bifurcation des territoires vers l’accueil de personnes en situation de handicap. Itinéraires socio-économiques de deux bassins de vie ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire territoire, faire société autrement en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axe Faire territoire, faire société, UMR 5600 EVS, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dévoiler/réduire les vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Santé et Société, MSH Lyon Saint-Etienne, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127088v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grande association gestionnaire versus petite structure rurale : des modèles associatifs opposés à bout de souffle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sœur militante, géographe de terrain. Processus de catalyse entre savoirs expérientiels et savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GT handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Engagement(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG); Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127044v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil de la vulnérabilité dans des espaces ruraux du sud du Massif Central. Des modèles socio-culturels opposés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dans les Cévennes, un accompagnement alternatif de la grande vulnérabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la composante Biogéophile, UMR 5600 EVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Faire territoire, faire société autrement en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Faire territoire, faire société, UMR 5600 EVS, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127069v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de mobilité des personnes handicapées en milieu rural – des mobilités à part ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grande association gestionnaire versus petite structure rurale : des modèles associatifs opposés à bout de souffle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres Francophones Transports et Mobilité - session Quelles transformations des pratiques de mobilité en milieu rural ? Pratiques et enjeux de la transition mobilitaire en espace peu dense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GT handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339089v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’adapter aux enquêté.e.s en expérimentant de nouveaux outils : enrichir un entretien avec un jeu de memory géographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’accueil de la vulnérabilité dans des espaces ruraux du sud du Massif Central. Des modèles socio-culturels opposés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les terrains de la géographie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la composante Biogéophile, UMR 5600 EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339052v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rural areas, territories promoting and allowing disabled people’s social integration in the society?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pratiques de mobilité des personnes handicapées en milieu rural – des mobilités à part ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session "Disability and geography: spatialities of disability and social and professional integration", 8th EUGEO Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3e Rencontres Francophones Transports et Mobilité - session Quelles transformations des pratiques de mobilité en milieu rural ? Pratiques et enjeux de la transition mobilitaire en espace peu dense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438260v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs, des accélérateurs d'inclusion pour les personnes handicapées habitant dans des territoires ruraux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The rural areas, territories promoting and allowing disabled people’s social integration in the society?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Temps libre. Ruralités, loisirs et sociabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Etudes Rurales, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Session "Disability and geography: spatialities of disability and social and professional integration", 8th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339064v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la forme de l’accueil influence l’insertion des personnes exilées dans les espaces ruraux français. L’exemple de l’arrière-pays cévenol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S’adapter aux enquêté.e.s en expérimentant de nouveaux outils : enrichir un entretien avec un jeu de memory géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Quelles recompositions des campagnes françaises au regard des migrations ? Mobilités, dispositifs d'accueil et inscription des personnes migrantes en milieu rural."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO, masters DYSOTE et DYSATER, Jan 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les terrains de la géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176884v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relativité du concept d’isolement dans l’étude de territoires ruraux : l’exemple du bassin de Marvejols (Lozère)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les loisirs, des accélérateurs d'inclusion pour les personnes handicapées habitant dans des territoires ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Appréhender l’isolement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO, masters DYSOTE et DYSATER, Jan 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Temps libre. Ruralités, loisirs et sociabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Etudes Rurales, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176878v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte, redistribution et solidarité en Cévennes gardoises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand la forme de l’accueil influence l’insertion des personnes exilées dans les espaces ruraux français. L’exemple de l’arrière-pays cévenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ERPS Ruralités en action. Imaginaires, ressources, temporalités, pouvoirs d’agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Lyon, PNR Monts d'Ardèche, CAUE Ardèche, Oct 2019, Mirabel (Ardèche), France</w:t>
+              <w:t xml:space="preserve">Séminaire "Quelles recompositions des campagnes françaises au regard des migrations ? Mobilités, dispositifs d'accueil et inscription des personnes migrantes en milieu rural."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO, masters DYSOTE et DYSATER, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176862v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usagers français en situation de handicap complexe accueillis en Wallonie : des mobilités transfrontalières méconnues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la relativité du concept d’isolement dans l’étude de territoires ruraux : l’exemple du bassin de Marvejols (Lozère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Frontières, territoires de santé et réseaux de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFD (Institut des Frontières et des Discontinuités, Jun 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Appréhender l’isolement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO, masters DYSOTE et DYSATER, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176849v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placements contraints de Français en situation de handicap complexe en Wallonie (Belgique) - Le franchissement de la frontière comme dernière étape du processus de marginalisation de la société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collecte, redistribution et solidarité en Cévennes gardoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GT handicap "Handicap(s) et Sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres ERPS Ruralités en action. Imaginaires, ressources, temporalités, pouvoirs d’agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Lyon, PNR Monts d'Ardèche, CAUE Ardèche, Oct 2019, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176870v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usagers français en situation de handicap complexe accueillis en Wallonie : des mobilités transfrontalières méconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Frontières, territoires de santé et réseaux de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFD (Institut des Frontières et des Discontinuités, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placements contraints de Français en situation de handicap complexe en Wallonie (Belgique) - Le franchissement de la frontière comme dernière étape du processus de marginalisation de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GT handicap "Handicap(s) et Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Placement d'individus français en situation de handicap complexe en Wallonie, quel avenir pour cette population vulnérable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Marginalité et influences: enjeux, impacts et cadres de pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDENSO (IDENtités et SOciétés), Nov 2016, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2087,180 +2316,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte, réemploi, redistribution et réinsertion dans les Cévennes gardoises. Parcours visuel dans des espaces-ressources polyvalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luna d'Emilio, Xavier Guillot, François Nowakowski (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs – ERPS9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Saint-Etienne, pp.58-71, 2022, ISBN 978-2-86272-745-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités franco-belge liées au handicap. Franchir la frontière pour accéder à une prise en charge adaptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maillages, interfaces, réseaux transfrontaliers, de nouveaux enjeux territoriaux de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, collection S@nté en contextes, Presses de Bordeaux, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/santencontextes1.9791030008067.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2270,525 +2499,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourgault, Sophie Cloutier, Stéphanie Gaudet (dir.), Éthiques de l'hospitalité, du don et du care: Actualité, regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.49905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueil et hébergement solidaires par l’association Terre d’Ancrages à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-migrinter.2221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bailly, Renato Scariati, Voyage en nouvelle géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Vicherd, Philippe Roux (dir.), « Hospitalités », De(s)générations, n° 29, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.39167⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.35893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176796v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Vicherd, Philippe Roux (dir.), « Hospitalités », De(s)générations, n° 29, 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoine Bailly, Renato Scariati, Voyage en nouvelle géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.35893⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.39167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03176797v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Molinier, Rebecca Rogers (dir.), Les femmes dans le monde académique, perspectives comparatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.22595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géographie de l'accueil de populations vulnérables dans les espaces ruraux : Approche sensible de l'accompagnement de l'exil et du handicap dans deux marges du Massif central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024MON30061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05097028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'accueil de populations vulnérables dans les espaces ruraux. Approche sensible de l'accompagnement de l'exil et du handicap dans deux marges rurales du Massif central.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Paul Valéry Montpellier, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05065559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2856,51 +3156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3487A070"/>
+    <w:nsid w:val="776DBA10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3004,51 +3304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9309CF08"/>
+    <w:nsid w:val="54918D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3238,51 +3538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.martin@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1577" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2316" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49905" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2SDRJX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C27TRLMP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22595" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.martin@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575242v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10439" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2SDRJX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35893" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C27TRLMP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22595" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05097028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>