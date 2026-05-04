--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1671,165 +1671,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rural areas, territories promoting and allowing disabled people’s social integration in the society?</w:t>
+                <w:t xml:space="preserve">S’adapter aux enquêté.e.s en expérimentant de nouveaux outils : enrichir un entretien avec un jeu de memory géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session "Disability and geography: spatialities of disability and social and professional integration", 8th EUGEO Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Les terrains de la géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438260v1</w:t>
+                <w:t xml:space="preserve">hal-03339052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’adapter aux enquêté.e.s en expérimentant de nouveaux outils : enrichir un entretien avec un jeu de memory géographique</w:t>
+                <w:t xml:space="preserve">The rural areas, territories promoting and allowing disabled people’s social integration in the society?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Les terrains de la géographie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Session "Disability and geography: spatialities of disability and social and professional integration", 8th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339052v1</w:t>
+                <w:t xml:space="preserve">hal-03438260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs, des accélérateurs d'inclusion pour les personnes handicapées habitant dans des territoires ruraux ?</w:t>
               </w:r>
@@ -2661,181 +2661,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Vicherd, Philippe Roux (dir.), « Hospitalités », De(s)générations, n° 29, 2019</w:t>
+                <w:t xml:space="preserve">Antoine Bailly, Renato Scariati, Voyage en nouvelle géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.35893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.39167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176797v1</w:t>
+                <w:t xml:space="preserve">hal-03176796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bailly, Renato Scariati, Voyage en nouvelle géographie</w:t>
+                <w:t xml:space="preserve">Gaëlle Vicherd, Philippe Roux (dir.), « Hospitalités », De(s)générations, n° 29, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.35893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.39167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176796v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Molinier, Rebecca Rogers (dir.), Les femmes dans le monde académique, perspectives comparatives</w:t>
               </w:r>
@@ -3156,51 +3156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="776DBA10"/>
+    <w:nsid w:val="7DB7E168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54918D11"/>
+    <w:nsid w:val="B9F4C502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3538,51 +3538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.martin@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575242v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10439" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2SDRJX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35893" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C27TRLMP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22595" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05097028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elise.martin@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575242v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10439" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2SDRJX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35893" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C27TRLMP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22595" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05097028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05065559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>