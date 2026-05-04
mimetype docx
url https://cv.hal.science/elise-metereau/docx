--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -100,4574 +100,4586 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBS-related infections in Parkinson's disease: Incidence, risk factors, management and outcome</w:t>
+                <w:t xml:space="preserve">Serotonergic cortico-limbic and executive network dysfunction in Parkinson’s disease impulse control disorders: a PET-fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desnoyers</w:t>
+                <w:t xml:space="preserve">Damiano Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonjour</w:t>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metereau</w:t>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Danaila</w:t>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurencin</w:t>
+                <w:t xml:space="preserve">Marine Huddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Npj Parkinson's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41531-026-01294-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514260v1</w:t>
+                <w:t xml:space="preserve">hal-05549667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic cortico-limbic and executive network dysfunction in Parkinson’s disease impulse control disorders: a PET-fMRI study</w:t>
+                <w:t xml:space="preserve">Differential effects of levodopa on social cognition in people with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Terenzi</w:t>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Élise Métereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lamberton</w:t>
+                <w:t xml:space="preserve">Adélaide Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Huddlestone</w:t>
+                <w:t xml:space="preserve">Océane Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Parkinson's Disease</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41531-026-01294-y⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1877718X261435304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549667v1</w:t>
+                <w:t xml:space="preserve">hal-05607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and serotonin neurotransmissions exert complementary control over primate approach and avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DBS-related infections in Parkinson's disease: Incidence, risk factors, management and outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+                <w:t xml:space="preserve">M. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drui</w:t>
+                <w:t xml:space="preserve">E. Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Debatisse</w:t>
+                <w:t xml:space="preserve">T. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosuke Saga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Millot</w:t>
+                <w:t xml:space="preserve">C. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03794-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476638v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopamine and serotonin neurotransmissions exert complementary control over primate approach and avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Huddlestone</w:t>
+                <w:t xml:space="preserve">Guillaume Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda de Oliveira</w:t>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03794-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993678v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pitoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maulavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131, pp.110970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric changes and clinical trajectories in Parkinson’s disease: a prospective multicentric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 270 (12), pp.6033-6043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-023-11947-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrasubject subcortical quantitative referencing to boost MRI sensitivity to Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36, pp.103231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limbic Stimulation Drives Mania in STN-DBS in Parkinson Disease: A Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 92 (3), pp.411-417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.26434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noradrenaline and Movement Initiation Disorders in Parkinson’s Disease: A Pharmacological Functional MRI Study with Clonidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Criaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (17), pp.2640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11172640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limbic Serotonergic Plasticity Contributes to the Compensation of Apathy in Early Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (6), pp.1211-1221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.28971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Criaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective serotonin reuptake inhibitor treatment retunes emotional valence in primate ventral striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41386-021-00991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic and Dopaminergic Lesions Underlying Parkinsonian Neuropsychiatric Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (12), pp.2888-2900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.28722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prior MDMA administration aggravates MPTP-induced Parkinsonism in macaque monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134, pp.104643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anterior Caudate Nucleus Supports Impulsive Choices Triggered by Pramipexole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (2), pp.296-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.27898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Obeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, pp.104872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventral striatum supports Methylphenidate therapeutic effects on impulsive choices expressed in temporal discounting task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-57595-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early limbic microstructural alterations in apathy and depression in de novo Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Lhommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (11), pp.1644-1654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.27793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Imaging in Parkinson’s Disease: New Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neurology and Neuroscience Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (8), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11910-019-0964-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocomputational mechanisms at play when weighing concerns for extrinsic rewards, moral values, and social image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (6), pp.e3000283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02193425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and time course of long-term motor and nonmotor complications in Parkinson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (2), pp.e148-e160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology of levodopa-induced dyskinesia: Insights from multimodal imaging and immunohistochemistry in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 183, pp.132-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone therapy at early post-menopause increases cognitive control-related prefrontal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.44917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep44917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion tensor imaging marks dopaminergic and serotonergic lesions in the Parkinsonian monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (2), pp.298-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.27201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prominent role of serotonergic degeneration in apathy, anxiety and depression in de novo Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Lhommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139 (9), pp.2486-2502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/aww162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.1577 - 1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2010-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowness in Movement Initiation is Associated with Proactive Inhibitory Network Dysfunction in Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Criaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), pp.433-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JPD-150750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awv183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medial orbitofrontal cortex encodes a general unsigned value signal during anticipation of both appetitive and aversive events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal treatment increases the response of the reward system at the menopause transition: a counterbalanced randomized placebo-controlled fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.167-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional Magnetic Resonance Imaging Study of Pathophysiological Changes Responsible for Mirror Movements in Parkinson's Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral Correlates of Salient Prediction Error for Different Rewards and Punishments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.477-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhs037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890776v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Correlates of Salient Prediction Error for Different Rewards and Punishments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Functional Magnetic Resonance Imaging Study of Pathophysiological Changes Responsible for Mirror Movements in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ibarolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhs037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341166v1</w:t>
+                <w:t xml:space="preserve">hal-02890776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separate valuation subsystems for delay and effort decision costs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Pessiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Cléry-Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (42), pp.14080-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2752-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4677,692 +4689,692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SB-258585, a 5-HT6 antagonist that blocks serotonin transmission in striatum can induce loss of food motivation and behavioral disturbances in non-human primate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pitoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maulavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food avoidance in anorexia nervosa patients: A gaze control study associated with food evaluation and preference tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Zemmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Ségalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Breisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of levodopa in the interpretation of social interactions in people living with Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Distinct roles played by dopamine and serotonin systems in approach-avoidance behavior: a pharmacological study associated with PET imaging in non-human primate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983911v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct roles played by dopamine and serotonin systems in approach-avoidance behavior: a pharmacological study associated with PET imaging in non-human primate.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yosuke Saga</w:t>
+                <w:t xml:space="preserve">Effect of levodopa in the interpretation of social interactions in people living with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97788-1.PMID:34535699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983914v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Image and Donations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Experimental Economics Seminar, Arlington, 3 avril 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5509,51 +5521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Terenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-026-01294-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Khedher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103231" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-019-0964-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pugeat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44917" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dechaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dreher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.08.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pr&#233;vost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cl&#233;ry-Melin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2752-10.2010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Zemmahi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S&#233;galen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Breisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Terenzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-026-01294-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;tereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Jaulent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X261435304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Khedher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-019-0964-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPZ5S02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pugeat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44917" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dechaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dreher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pr&#233;vost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cl&#233;ry-Melin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2752-10.2010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Zemmahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S&#233;galen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Breisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>