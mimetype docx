--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic cortico-limbic and executive network dysfunction in Parkinson’s disease impulse control disorders: a PET-fMRI study</w:t>
+                <w:t xml:space="preserve">Differential effects of levodopa on social cognition in people with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Terenzi</w:t>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Élise Métereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lamberton</w:t>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Adélaide Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Huddlestone</w:t>
+                <w:t xml:space="preserve">Océane Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Parkinson's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 12, pp.88. </w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41531-026-01294-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1877718X261435304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549667v1</w:t>
+                <w:t xml:space="preserve">hal-05607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of levodopa on social cognition in people with Parkinson's disease</w:t>
+                <w:t xml:space="preserve">Serotonergic cortico-limbic and executive network dysfunction in Parkinson’s disease impulse control disorders: a PET-fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodor Danaila</w:t>
+                <w:t xml:space="preserve">Damiano Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Métereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Porte</w:t>
+                <w:t xml:space="preserve">Marine Huddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Npj Parkinson's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1877718X261435304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41531-026-01294-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607598v1</w:t>
+                <w:t xml:space="preserve">hal-05549667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DBS-related infections in Parkinson's disease: Incidence, risk factors, management and outcome</w:t>
               </w:r>
@@ -655,77 +655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1459,77 +1459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limbic Serotonergic Plasticity Contributes to the Compensation of Apathy in Early Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective serotonin reuptake inhibitor treatment retunes emotional valence in primate ventral striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Augustin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-00991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211760v1</w:t>
+                <w:t xml:space="preserve">hal-03358789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective serotonin reuptake inhibitor treatment retunes emotional valence in primate ventral striatum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Criaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yosuke Saga</w:t>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Millot</w:t>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-00991-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358789v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic and Dopaminergic Lesions Underlying Parkinsonian Neuropsychiatric Signs</w:t>
               </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (12), pp.2888-2900. </w:t>
@@ -1976,291 +1976,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior MDMA administration aggravates MPTP-induced Parkinsonism in macaque monkeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Millot</w:t>
+                <w:t xml:space="preserve">The Anterior Caudate Nucleus Supports Impulsive Choices Triggered by Pramipexole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Saga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104643⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566672v1</w:t>
+                <w:t xml:space="preserve">hal-03025237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anterior Caudate Nucleus Supports Impulsive Choices Triggered by Pramipexole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prior MDMA administration aggravates MPTP-induced Parkinsonism in macaque monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Martinez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.296-305. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.104643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.27898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025237v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous testosterone is associated with increased striatal response to audience effects during prosocial choices</w:t>
               </w:r>
@@ -2380,64 +2380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventral striatum supports Methylphenidate therapeutic effects on impulsive choices expressed in temporal discounting task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,90 +2527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early limbic microstructural alterations in apathy and depression in de novo Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Lhommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (11), pp.1644-1654. </w:t>
@@ -2661,51 +2661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Imaging in Parkinson’s Disease: New Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2899,90 +2899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and time course of long-term motor and nonmotor complications in Parkinson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (2), pp.e148-e160. </w:t>
@@ -3020,77 +3020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology of levodopa-induced dyskinesia: Insights from multimodal imaging and immunohistochemistry in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,64 +3326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3447,64 +3447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion tensor imaging marks dopaminergic and serotonergic lesions in the Parkinsonian monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Lhommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139 (9), pp.2486-2502. </w:t>
@@ -3715,90 +3715,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.1577 - 1589. </w:t>
@@ -3970,90 +3970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5078,103 +5078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of levodopa in the interpretation of social interactions in people living with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
@@ -5521,51 +5521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Terenzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-026-01294-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;tereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Jaulent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X261435304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Khedher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-019-0964-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPZ5S02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pugeat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44917" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dechaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dreher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pr&#233;vost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cl&#233;ry-Melin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2752-10.2010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Zemmahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S&#233;galen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Breisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;tereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Jaulent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X261435304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Terenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-026-01294-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03794-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Khedher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27898" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Butera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57595-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-019-0964-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPZ5S02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pugeat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44917" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dechaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dreher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Metereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redout&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pr&#233;vost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cl&#233;ry-Melin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2752-10.2010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Zemmahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S&#233;galen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Breisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>