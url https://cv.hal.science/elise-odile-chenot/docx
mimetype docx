--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1661,161 +1661,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A steeply-inclined trajectory for the Chicxulub impact</w:t>
+                <w:t xml:space="preserve">High‐resolution microstructural and compositional analyses of shock deformed apatite from the peak ring of the Chicxulub impact crater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. S Collins</w:t>
+                <w:t xml:space="preserve">Morgan Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Patel</w:t>
+                <w:t xml:space="preserve">Timmons Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M Davison</w:t>
+                <w:t xml:space="preserve">Martin Schmieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S P Rae</w:t>
+                <w:t xml:space="preserve">Roy Christoffersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. V Morgan</w:t>
+                <w:t xml:space="preserve">Daniel Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15269-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.13541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058580v1</w:t>
+                <w:t xml:space="preserve">hal-03097885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winding down the Chicxulub impact: The transition between impact and normal marine sedimentation near ground zero</w:t>
               </w:r>
@@ -1929,161 +1929,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution microstructural and compositional analyses of shock deformed apatite from the peak ring of the Chicxulub impact crater</w:t>
+                <w:t xml:space="preserve">A steeply-inclined trajectory for the Chicxulub impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Cox</w:t>
+                <w:t xml:space="preserve">G. S Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timmons Erickson</w:t>
+                <w:t xml:space="preserve">N. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schmieder</w:t>
+                <w:t xml:space="preserve">T. M Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Christoffersen</w:t>
+                <w:t xml:space="preserve">A. S P Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ross</w:t>
+                <w:t xml:space="preserve">J. V Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (8), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.13541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15269-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097885v1</w:t>
+                <w:t xml:space="preserve">hal-03058580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the hydrothermal system of the Chicxulub impact crater</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tikoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,295 +2867,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock fluidization during peak-ring formation of large impact structures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Riller</w:t>
+                <w:t xml:space="preserve">Continental weathering as a driver of Late Cretaceous cooling: new insights from clay mineralogy of Campanian sediments from the southern Tethyan margin to the Boreal realm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael H. Poelchau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gareth S. Collins</w:t>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0607-z⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.292-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972246v1</w:t>
+                <w:t xml:space="preserve">hal-01728788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental weathering as a driver of Late Cretaceous cooling: new insights from clay mineralogy of Campanian sediments from the southern Tethyan margin to the Boreal realm.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+                <w:t xml:space="preserve">Rock fluidization during peak-ring formation of large impact structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Poelchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriol S.P. Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix M. Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Guiraud</w:t>
+                <w:t xml:space="preserve">Gareth S. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 162, pp.292-312. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 562 (7728), pp.511-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0607-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728788v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary rocks from the peak ring of the Chicxulub impact crater: P-wave velocity, density, and porosity measurements from IODP/ICDP Expedition 364.</w:t>
               </w:r>
@@ -4217,216 +4217,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villers-lès-Nancy : coupe géologique du spéléodrome de Nancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuves-Maisons : La minette de Lorraine dans les mines du Val de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Contribution ORAGE originale à la Banque de données du sous-sol n°34. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contribution ORAGE originale à la Banque de données du sous-sol n°32. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346796v1</w:t>
+                <w:t xml:space="preserve">hal-04346816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuves-Maisons : La minette de Lorraine dans les mines du Val de fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villers-lès-Nancy : coupe géologique du spéléodrome de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Dennielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contribution ORAGE originale à la Banque de données du sous-sol n°34. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Carpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04346816v1</w:t>
+                <w:t xml:space="preserve">hal-04346796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toul « Quartier Gama » : terrasses de la Moselle et argiles de la Woëvre remaniées</w:t>
               </w:r>
@@ -4781,51 +4781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B3B3E0F"/>
+    <w:nsid w:val="FC40E80E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5012,51 +5012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-odile-chenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6256-5945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234666668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41513-021-00180-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lowery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Bralower" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gebhardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021PA004241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honami Sato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Schmitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe3647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Xiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Morgan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Osinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48278.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wittmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cavosie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Timms" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Rae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S Collins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Davison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S P Rae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V Morgan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15269-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whalen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P.S. Gulick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lowery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bralower" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cox" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmons Erickson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmieder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Christoffersen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13541" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kring" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Riller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna V. Morgan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.12.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kliti Grice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schaefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1889-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poelchau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Poelchau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol S.P. Rae" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. Schulte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. Collins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0607-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.01.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Christeson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.S. Gulick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Morgan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gebhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01849424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Owens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Tovar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0163-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Delahunty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Ber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-24-1-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Artemieva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.01.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3Z82X9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Christeson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6561" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gulick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Mellett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.364.2017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dennielou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malartre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02934582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-odile-chenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6256-5945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234666668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41513-021-00180-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lowery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Bralower" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gebhardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021PA004241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honami Sato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Schmitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe3647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Xiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Morgan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Osinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48278.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wittmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cavosie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Timms" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Rae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cox" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmons Erickson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmieder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Christoffersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whalen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P.S. Gulick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lowery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bralower" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S Collins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Davison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S P Rae" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V Morgan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15269-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kring" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Riller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna V. Morgan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.12.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kliti Grice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schaefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1889-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poelchau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.01.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Poelchau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol S.P. Rae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. Schulte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. Collins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0607-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Christeson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.S. Gulick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Morgan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gebhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01849424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Owens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Tovar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0163-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Delahunty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Ber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-24-1-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Artemieva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.01.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3Z82X9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Christeson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6561" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gulick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Mellett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.364.2017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dennielou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malartre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02934582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>