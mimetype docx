--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2063,1909 +2063,1775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the hydrothermal system of the Chicxulub impact crater</w:t>
+                <w:t xml:space="preserve">Environmental and climatic controls of the clay mineralogy of Albian deposits in the Paris and Vocontian basins (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kring</w:t>
+                <w:t xml:space="preserve">Pauline Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Tikoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Schmieder</w:t>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Riller</w:t>
+                <w:t xml:space="preserve">Francis Amédro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Rebolledo-Vieyra</w:t>
+                <w:t xml:space="preserve">Ludovic Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (22), </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.104342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870526v1</w:t>
+                <w:t xml:space="preserve">hal-02436436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic controls of the clay mineralogy of Albian deposits in the Paris and Vocontian basins (France).</w:t>
+                <w:t xml:space="preserve">Probing the hydrothermal system of the Chicxulub impact crater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Corentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+                <w:t xml:space="preserve">David Kring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+                <w:t xml:space="preserve">Sonia Tikoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Amédro</w:t>
+                <w:t xml:space="preserve">Ulrich Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bruneau</w:t>
+                <w:t xml:space="preserve">Mario Rebolledo-Vieyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.104342. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436436v1</w:t>
+                <w:t xml:space="preserve">hal-02870526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry, geochronology and petrogenesis of Maya Block granitoids and dykes from the Chicxulub Impact Crater, Gulf of México: implications for the assembly of Pangea.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life and death in the Chicxulub impact crater: a record of the Paleocene–Eocene Thermal Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna V. Morgan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Kring</w:t>
+                <w:t xml:space="preserve">Vann Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Warny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kliti Grice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1889-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-1889-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543036v1</w:t>
+                <w:t xml:space="preserve">hal-02991229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life and death in the Chicxulub impact crater: a record of the Paleocene–Eocene Thermal Maximum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kliti Grice</w:t>
+                <w:t xml:space="preserve">Geochemistry, geochronology and petrogenesis of Maya Block granitoids and dykes from the Chicxulub Impact Crater, Gulf of México: implications for the assembly of Pangea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P.S. Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Schaefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Whalen</w:t>
+                <w:t xml:space="preserve">Joanna V. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (5), pp.1889-1899. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.128-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-1889-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991229v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry, geochronology and petrogenesis of Maya Block granitoids and dykes from the Chicxulub Impact Crater, Gulf of México: Implications for the assembly of Pangea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Kring</w:t>
+                <w:t xml:space="preserve">Stress‐Strain Evolution During Peak‐Ring Formation: A Case Study of the Chicxulub Impact Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriol Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poelchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (2), pp.396-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JE005821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097980v1</w:t>
+                <w:t xml:space="preserve">hal-02128150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress‐Strain Evolution During Peak‐Ring Formation: A Case Study of the Chicxulub Impact Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Davison</w:t>
+                <w:t xml:space="preserve">Continental weathering as a driver of Late Cretaceous cooling: new insights from clay mineralogy of Campanian sediments from the southern Tethyan margin to the Boreal realm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.292-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JE005821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128150v1</w:t>
+                <w:t xml:space="preserve">hal-01728788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental weathering as a driver of Late Cretaceous cooling: new insights from clay mineralogy of Campanian sediments from the southern Tethyan margin to the Boreal realm.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Guiraud</w:t>
+                <w:t xml:space="preserve">Rock fluidization during peak-ring formation of large impact structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Poelchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriol S.P. Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix M. Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth S. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 562 (7728), pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0607-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.01.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728788v1</w:t>
+                <w:t xml:space="preserve">hal-01972246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock fluidization during peak-ring formation of large impact structures.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gareth S. Collins</w:t>
+                <w:t xml:space="preserve">Extraordinary rocks from the peak ring of the Chicxulub impact crater: P-wave velocity, density, and porosity measurements from IODP/ICDP Expedition 364.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Christeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.S. Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Kring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0607-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01972246v1</w:t>
+                <w:t xml:space="preserve">hal-01803718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary rocks from the peak ring of the Chicxulub impact crater: P-wave velocity, density, and porosity measurements from IODP/ICDP Expedition 364.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.A. Kring</w:t>
+                <w:t xml:space="preserve">Rapid recovery of life at ground zero of the end-Cretaceous mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lowery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bralower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7709), pp.288 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0163-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803718v1</w:t>
+                <w:t xml:space="preserve">hal-01849424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid recovery of life at ground zero of the end-Cretaceous mass extinction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heather Jones</w:t>
+                <w:t xml:space="preserve">Drilling-induced and logging-related features illustrated from IODP–ICDP Expedition 364 downhole logs and borehole imaging tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Delahunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-24-1-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0163-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849424v1</w:t>
+                <w:t xml:space="preserve">hal-01927738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drilling-induced and logging-related features illustrated from IODP–ICDP Expedition 364 downhole logs and borehole imaging tools.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">Quantifying the release of climate-active gases by large meteorite impacts with a case study of Chicxulub.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Artemieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.S. Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Christeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (20), pp.10180-10188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/sd-24-1-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927738v1</w:t>
+                <w:t xml:space="preserve">hal-01639659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the release of climate-active gases by large meteorite impacts with a case study of Chicxulub.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.L. Christeson</w:t>
+                <w:t xml:space="preserve">Clay mineralogical and geochemical expressions of the “Late Campanian Event” in the Aquitaine and Paris basins (France): palaeoenvironmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 447, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GL074879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01639659v1</w:t>
+                <w:t xml:space="preserve">hal-01283023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineralogical and geochemical expressions of the “Late Campanian Event” in the Aquitaine and Paris basins (France): palaeoenvironmental implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The formation of peak rings in large impact craters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna V. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P.S. Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bralower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...117 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail Christeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 354 (6314), pp.878-882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aah6561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3975,231 +3841,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche d’une rivière disparue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expedition 364 preliminary report: Chicxulub: drilling the K-Pg impact crater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Gulick</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Claire L. Mellett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Christeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire L. Mellett</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.14379/iodp.pr.364.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4209,394 +4075,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuves-Maisons : La minette de Lorraine dans les mines du Val de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Dennielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Dennielou</w:t>
+                <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lathuilière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cedric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contribution ORAGE originale à la Banque de données du sous-sol n°32. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villers-lès-Nancy : coupe géologique du spéléodrome de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Dennielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Dennielou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contribution ORAGE originale à la Banque de données du sous-sol n°34. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toul « Quartier Gama » : terrasses de la Moselle et argiles de la Woëvre remaniées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Losson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Université de Lorraine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac de Pierre Percée : Trias gréseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Malartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contribution ORAGE originale à la Banque de données du sous-sol n°21. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4606,114 +4472,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et océanographiques au cours du Campanien – approche couplée minéralogie et géochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Bourgogne Franche-Comté, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018UBFCK018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02934582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4781,51 +4647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC40E80E"/>
+    <w:nsid w:val="6F67BD9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5012,51 +4878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-odile-chenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6256-5945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234666668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41513-021-00180-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lowery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Bralower" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gebhardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021PA004241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honami Sato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Schmitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe3647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Xiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Morgan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Osinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48278.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wittmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cavosie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Timms" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Rae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cox" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmons Erickson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmieder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Christoffersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whalen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P.S. Gulick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lowery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bralower" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S Collins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Davison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S P Rae" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V Morgan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15269-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kring" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Riller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna V. Morgan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.12.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kliti Grice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schaefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1889-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poelchau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.01.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Poelchau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol S.P. Rae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. Schulte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. Collins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0607-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Christeson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.S. Gulick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Morgan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gebhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01849424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Owens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Tovar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0163-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Delahunty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Ber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-24-1-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Artemieva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074879" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.01.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3Z82X9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Christeson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6561" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gulick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Mellett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.364.2017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dennielou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malartre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02934582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-odile-chenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6256-5945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234666668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41513-021-00180-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Lowery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Bralower" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gebhardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021PA004241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Razmjooei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honami Sato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Schmitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe3647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Xiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Morgan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Osinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48278.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wittmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cavosie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Timms" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol Rae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cox" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmons Erickson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmieder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Christoffersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whalen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P.S. Gulick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lowery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bralower" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S Collins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Davison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S P Rae" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V Morgan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15269-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corentin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kring" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Riller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kliti Grice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schaefer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1889-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna V. Morgan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.12.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poelchau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.01.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Poelchau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriol S.P. Rae" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. Schulte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. Collins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0607-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Christeson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.S. Gulick" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Morgan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gebhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kring" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01849424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Owens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Tovar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0163-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Delahunty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-24-1-2018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Artemieva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chenot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074879" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.01.040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3Z82X9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Christeson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gulick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Mellett" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.364.2017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dennielou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carpentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malartre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02934582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>