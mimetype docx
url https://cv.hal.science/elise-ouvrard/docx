--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1133,195 +1133,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement moral et religieux dans la fiction romanesque d’Anne Brontë : le modèle évangélique</w:t>
+                <w:t xml:space="preserve">Littérature jeunesse et anglais-géographie : quel(s) monde(s) construire en classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thierry Goater; Élise Ouvrard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement et roman féminin britannique (XVIIIe et XIXe siècles)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, l'Atelier du Grand tétras, pp.59-79, 2012, (Résonance générale), 978-2-911648-52-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710201v1</w:t>
+                <w:t xml:space="preserve">halshs-01741253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature jeunesse et anglais-géographie : quel(s) monde(s) construire en classe ?</w:t>
+                <w:t xml:space="preserve">L’engagement moral et religieux dans la fiction romanesque d’Anne Brontë : le modèle évangélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Serge Martin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Goater; Élise Ouvrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engagement et roman féminin britannique (XVIIIe et XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-141, 2012, (Interférences), 978-2-7535-2030-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.55627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741253v1</w:t>
+                <w:t xml:space="preserve">hal-03710201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière et obscurité dans Jane Eyre : éclairer la quête</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment une nouvelle thématisation, par des regards disciplinaires croisés, questionne les didactiques disciplinaires et fait surgir de nouveaux objets d'étude et de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Printemps de la recherche en ESPE - Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national des ESPE, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2363,51 +2363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03E99F4E"/>
+    <w:nsid w:val="BA56562C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2511,51 +2511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5757DA57"/>
+    <w:nsid w:val="C87BFB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2745,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-ouvrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112107834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert-Loizelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55602" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55627" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-ouvrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112107834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert-Loizelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55602" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>