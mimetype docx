--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -1133,195 +1133,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature jeunesse et anglais-géographie : quel(s) monde(s) construire en classe ?</w:t>
+                <w:t xml:space="preserve">L’engagement moral et religieux dans la fiction romanesque d’Anne Brontë : le modèle évangélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Serge Martin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Goater; Élise Ouvrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engagement et roman féminin britannique (XVIIIe et XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-141, 2012, (Interférences), 978-2-7535-2030-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.55627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741253v1</w:t>
+                <w:t xml:space="preserve">hal-03710201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement moral et religieux dans la fiction romanesque d’Anne Brontë : le modèle évangélique</w:t>
+                <w:t xml:space="preserve">Littérature jeunesse et anglais-géographie : quel(s) monde(s) construire en classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thierry Goater; Élise Ouvrard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement et roman féminin britannique (XVIIIe et XIXe siècles)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ici et ailleurs. Avec François Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, l'Atelier du Grand tétras, pp.59-79, 2012, (Résonance générale), 978-2-911648-52-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710201v1</w:t>
+                <w:t xml:space="preserve">halshs-01741253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière et obscurité dans Jane Eyre : éclairer la quête</w:t>
               </w:r>
@@ -1630,187 +1630,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du griffonnage aux cartes mentales : les représentations (icono)graphiques dans l’enseignement-apprentissage de l’anglais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif franco-australien à l’origine d’une évolution des pratiques dans une école primaire normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.97-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281173v1</w:t>
+                <w:t xml:space="preserve">hal-04281180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif franco-australien à l’origine d’une évolution des pratiques dans une école primaire normande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du griffonnage aux cartes mentales : les représentations (icono)graphiques dans l’enseignement-apprentissage de l’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281180v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation par les professeurs stagiaires de la littérature de jeunesse en classe d'anglais</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment une nouvelle thématisation, par des regards disciplinaires croisés, questionne les didactiques disciplinaires et fait surgir de nouveaux objets d'étude et de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Printemps de la recherche en ESPE - Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national des ESPE, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2363,51 +2363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA56562C"/>
+    <w:nsid w:val="7D90D482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2511,51 +2511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C87BFB8D"/>
+    <w:nsid w:val="ABCF6BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2745,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-ouvrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112107834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert-Loizelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55602" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-ouvrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112107834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert-Loizelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55602" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55627" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ab0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>