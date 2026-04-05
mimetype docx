--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -346,1323 +346,1323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W/Warburton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diderot – Abécédaire Fantaisiste, XXXVIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot, langue et identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'identité chez Diderot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La langue comme monnaie au 18e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dhs.052.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction&amp;quot;, La Font de Saint-Yenne, Publier sur l'art, l'architecture et la ville, p.3-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Diderot – Abécédaire Fantaisiste, XXXVIII</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diderot, langue et identité</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe des hiéroglyphes au XVIIIe : la langue et la crypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'Imaginaire des langues et des styles, pp.91-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de l'art. Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wachenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les lieux de l'art, 50 (1), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.050.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Zanola, « Arts et métiers au XVIIIe siècle – Études de terminologie diachronique ». Préface d’Alain Rey, Postface de Bénédicte Madinier, Paris, L’Harmattan, 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.227-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée imaginaire de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.23-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsi faites de moi tout ce qu’il vous plaira, pourvu que je m’instruise : Diderot et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.91-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique de la langue chez Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'identité chez Diderot</w:t>
+              <w:t xml:space="preserve">, 2014, n° XXXIV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Ferran</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsi faites de moi tout ce qu'il vous plaira, pourvu que je m'instruise&amp;quot; : Diderot et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La condition des femmes au XVIIIe siècle, 24, pp.91-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique de la langue : les Salons “suppléments” à la Lettre sur les sourds et muets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2014, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wachenheim</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot libertin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rabutinages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.81-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Zanola, « Arts et métiers au XVIIIe siècle – Études de terminologie diachronique ». Préface d’Alain Rey, Postface de Bénédicte Madinier, Paris, L’Harmattan, 2014.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kremer, Diderot devant Kandinsky – Pour une lecture anachronique de la critique d’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51, pp.227-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rde.5439⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 49, pp.303-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le musée imaginaire de Diderot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50, pp.23-52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 49, pp.297-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ainsi faites de moi tout ce qu’il vous plaira, pourvu que je m’instruise : Diderot et les femmes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ekphrasis et l’appel de la théorie au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24, pp.91-115</w:t>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...331 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kremer, Diderot devant Kandinsky – Pour une lecture anachronique de la critique d’art</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur « Pierre Glaudes et Paolo Tortonese (dir.), Nicolas Valazza, Crise de plume et souveraineté du pinceau – Écrire la peinture de Diderot à Proust, Paris, Classiques Garnier, coll. “Études romantiques et dix-neuvièmistes”, 35, 2013, 357 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49, pp.303-304. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 48, pp.309-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016217v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02016208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonalités polémiques et critique d'art : les Salons de Diderot</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wachenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50 (1), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2088,51 +2088,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (15)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2215,1185 +2215,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images des langues, langues imaginées : imaginaire des langues anciennes et orientales en France au siècle des Lumières : Imagining ancient and oriental languages in Enlightenment France [ouvrage bilingue anglais-français]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+                <w:t xml:space="preserve">Contre le luxe (XVIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. , 2021, 978-2-406-10505-3, Alain Génetiot, 978-2-406-10505-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10505-3.p.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes artistes à l'âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wald Lasowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 498, 2021, Rencontres, 978-2-406-11039-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre complet de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Géraud et Catherine Ramond. Paris, Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe de Gouges : Déclaration des droits de la femme et de la citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2021, G.F., ISSN 0768-0465 ; 1636, ISBN 978-2-08-025199-2 / ISBN 978-2-08-047123-9 (réimpr. 2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes artistes à l'âge classique : arts du dessin-peinture, sculpture, gravure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wald Lasowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 329 p., 2021, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 498 / Série Le Dix-huitième siècle, ISSN 2260-7536 ; 36, 978-2-406-11039-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11041-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le luxe, XVIIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Boidin</w:t>
+                <w:t xml:space="preserve">Françoise Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 534 p., 2021, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 478 / Série Le Siècle classique, ISSN 2275-2110 ; 15, 978-2-406-10503-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le luxe (XVIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 372 p., 2023, Les Collections de la république des Lettres. Symposiums, ISSN 1716-3463, 979-1-0370-2946-1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.315, 2020, Rencontres - Le siècle classique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Âge classique dans les fictions du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 534 p., 2021, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 478 / Série Le Siècle classique, ISSN 2275-2110 ; 15, 978-2-406-10503-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Welfringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabula. , 2019, Colloques en ligne, fabula.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Poulet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Font de Saint-Yenne : publier sur l’art, l’architecture, la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DROZ, Diderot Studies (26), 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Femmes artistes à l'âge classique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Font de Saint-Yenne: publier sur l'art, l'architecture et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pujol</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 498, 2021, Rencontres, 978-2-406-11039-2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diderot Studies, Genève, Droz, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Violaine Géraud et Catherine Ramond. Paris, Classiques Garnier, 2021</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lieux de l'art, Fabrice Moulin, Élise Pavy-Guilbert et Pierre Wachenheim (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Esprit de système au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Marchand et Élise Pavy-Guilbert (dir.). Hermann, 2017, "La République des lettres", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.march.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...101 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image et la langue : Diderot à l'épreuve du langage dans les Salons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Delon, Jacques Berchtold, Christophe Martin. Classiques Garnier, 2014, L’Europe des Lumières, 978-2-8124-3176-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...284 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...259 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3403,1576 +3306,1576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Deux Amis ou le Négociant de Lyon (1770)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre complet. Tome I / Pierre-Augustin Caron de Beaumarchais ; sous la direction de Violaine Géraud et Catherine Ramond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.[637 à 823], 2024, Bibliothèque du théâtre français, ISSN 2109-7577 ; 101, 978-2-406-17379-3 / 978-2-406-17380-9 (en ligne). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17380-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Imaginer les langues anciennes et orientales au siècle des Lumières : définitions, contextes, enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Boidin; Flora Champy; Élise Pavy-Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des langues, langues imaginées. Imaginaires des langues anciennes et orientales en France au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 5-34, 2023, Les collections de la République des Lettres. Symposiums, 9791037029461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.pavy.2023.01.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Ceux qui m’ont gâté ma langue’: penser la langue au féminin au dix-huitième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanoflen, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et philosophie des Lumières : de l'imaginaire à la vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2020, 978-2-406-09599-6 (rel.) ; 978-2-406-09598-9 (br.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knab191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incontinence publique&amp;quot; contre &amp;quot;vertu nationale&amp;quot;: enquête sur la vertu de Tempérance au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fs/knab191⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">François Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Ferretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferretti, Giuliano ; Roudaut, François ; Dupouy, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vertu de tempérance entre Moyen Âge et âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2020, 978-2-406-09664-1 (br.) ; 978-2-406-09665-8 (rel.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIÉROGLYPHE (Arts antiq.), (D.J.) annotations et dossier critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des émotions, langue de la nature, langue des origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferrer, Véronique and Ramond, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Langue des émotions XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Classiques Garnier, "Rencontres-Le siècle classique", 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02522402v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût du simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jollin-Bertocchi, Sophie and Kurts-Wöste, Lia and Paillet, Anne-Marie and Stolz, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Simplicité - formes et enjeux du simple en art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Champion, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue du cœur, langue de la nature et langue originelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferrer, Véronique and Ramond, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue des émotions : XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.79--104, 2017, 978-2-406-06249-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconvenance, disconvenance et convenance en art au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laville, Béatrice and Plet, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Inconvenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pessac, PUB, "Eidôlon", n° 119, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot, Rousseau et l’origine des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Izabella Zatorska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau et Diderot : traduire, interpréter, connaître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego (Publications de l'université de Varsovie), pp.125--136, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31338/uw.9788323520467.pp.125-136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir en héritage : de l’Encyclopédie à ENCCRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fétro, Sophie and Ritz-Guilbert, Anne and Université Panthéon-Sorbonne and École du Louvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École du Louvre, pp.197--209, 2016, 978-2-904187-42-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée de dictionnaire « Salon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999219v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Alain Montandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Neiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 474, Droz, pp.925--939, 2014, Histoire des idées et critique littéraire, 978-2-600-01742-8</w:t>
+              <w:t xml:space="preserve">, Genève, Droz, « Histoire des idées et critique littéraire », 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999218v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée de dictionnaire « Salon »</w:t>
+                <w:t xml:space="preserve">Notices sur Du Marsais et Beauzée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Montandon</w:t>
+                <w:t xml:space="preserve">Alain Cernuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulo Neiva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexandre Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leca-Tsiomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Passeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENCCRE : Édition Numérique Collaborative et CRitique de l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon, Alain and Neiva, Saulo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Genève, Droz, « Histoire des idées et critique littéraire », 2014</w:t>
+              <w:t xml:space="preserve">, 474, Droz, pp.925--939, 2014, Histoire des idées et critique littéraire, 978-2-600-01742-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guilbaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01999218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Salonniers du XVIIIe siècle : rhétorique polémique et polémicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchal-Albert, Luce and Nicolas, Loïc and Denis, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polémique et rhétorique : de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck / éditions Duculot, pp.277--288, 2010, 978-2-8011-1636-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.albert.2010.01.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture en mode mineur d’un auteur majeur : les Salons de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahier-Porte, Christelle and Jomand-Baudry, Régine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en mineur au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.89--100, 2009, 978-2-84321-116-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence et éloquence. Matière picturale et matière littéraire dans les Salons de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dekoninck, Ralph and Guiderdoni-Bruslé, Agnès and Kremer, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux limites de l'imitation : l'"ut pictura poesis" à l'épreuve de la matière, XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.141--153, 2009, 978-90-420-2751-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789042027527_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999244v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01999241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot et Jean Mayer. Conversation entre Jean Mayer et Gerhardt Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhardt Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05060448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5040,51 +4943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8BAFB49"/>
+    <w:nsid w:val="CD788F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5271,51 +5174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wachenheim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5282" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/olympe-de-gouges/9782080467959" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782080469076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/images-des-langues-langues-imaginees-elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0515" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wald Lasowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/declaration-des-droits-de-la-femme-et-de-la-citoyenne/9782080471239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-artistes-a-l-age-classique-arts-du-dessin-peinture-sculpture-gravure.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11041-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.march.2017.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/beaumarchais-pierre-augustin-caron-de-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab191" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ferretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323520467.pp.125-136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Neiva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leca-Tsiomis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.albert.2010.01.0277" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042027527_010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Stenger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305076v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wachenheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5282" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/olympe-de-gouges/9782080467959" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782080469076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0515" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wald Lasowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/declaration-des-droits-de-la-femme-et-de-la-citoyenne/9782080471239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-artistes-a-l-age-classique-arts-du-dessin-peinture-sculpture-gravure.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11041-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.march.2017.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/beaumarchais-pierre-augustin-caron-de-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab191" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ferretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323520467.pp.125-136" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Neiva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leca-Tsiomis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.albert.2010.01.0277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042027527_010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Stenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>