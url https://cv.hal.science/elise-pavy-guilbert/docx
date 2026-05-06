--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -105,1696 +105,2184 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les corps de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les révolutions de la langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, nº24 (1), pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ora.024.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupin, &amp;quot;Des femmes. Observations du préjugé commun sur la différence des sexes&amp;quot;, édition de Frédéric Marty, Paris, Classiques Garnier, « Bibliothèque du XVIIIe siècle », 2022, 546 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dyc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin, Christophe, &amp;quot;La Philosophie des amants. Essai sur Julie ou La Nouvelle Héloïse&amp;quot;, Paris, Sorbonne Université Presses, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 55 (1), pp.580-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.055.0580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire de la néologie au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (Heft 3-4), pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnet, Les Aléas de la parole publique (1789-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Lettres, idées, arts (XVI e -XVIII e ) », n° 54 (1), pp.757-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.054.0757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liberté ou la mort. Commentaires et variations d’une devise révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.179-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceux qui m’ont gâté ma langue : penser la langue au féminin au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 76 (1), pp.20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">W/Warburton</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kompanietz, Les Romans de la Terreur. L’Invention d’un imaginaire (1793-1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 40 (2), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.040.0234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue comme monnaie au 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.052.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot, langue et identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Diderot – Abécédaire Fantaisiste, XXXVIII</w:t>
+              <w:t xml:space="preserve">, 2020, L'identité chez Diderot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diderot, langue et identité</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W/Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'identité chez Diderot</w:t>
+              <w:t xml:space="preserve">, 2020, Diderot – Abécédaire Fantaisiste, XXXVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction&amp;quot;, La Font de Saint-Yenne, Publier sur l'art, l'architecture et la ville, p.3-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe des hiéroglyphes au XVIIIe : la langue et la crypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'Imaginaire des langues et des styles, pp.91-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de l'art. Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wachenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dhs.052.0379⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Les lieux de l'art, 50 (1), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.050.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Zanola, « Arts et métiers au XVIIIe siècle – Études de terminologie diachronique ». Préface d’Alain Rey, Postface de Bénédicte Madinier, Paris, L’Harmattan, 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.227-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée imaginaire de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.23-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsi faites de moi tout ce qu’il vous plaira, pourvu que je m’instruise : Diderot et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.91-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique de la langue chez Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2014, n° XXXIV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le mythe des hiéroglyphes au XVIIIe : la langue et la crypte</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsi faites de moi tout ce qu'il vous plaira, pourvu que je m'instruise&amp;quot; : Diderot et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La condition des femmes au XVIIIe siècle, 24, pp.91-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique de la langue : les Salons “suppléments” à la Lettre sur les sourds et muets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot libertin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabutinages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.81-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kremer, Diderot devant Kandinsky – Pour une lecture anachronique de la critique d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.303-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.297-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ekphrasis et l’appel de la théorie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur « Pierre Glaudes et Paolo Tortonese (dir.), Nicolas Valazza, Crise de plume et souveraineté du pinceau – Écrire la peinture de Diderot à Proust, Paris, Classiques Garnier, coll. “Études romantiques et dix-neuvièmistes”, 35, 2013, 357 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.309-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonalités polémiques et critique d'art : les Salons de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, L'Imaginaire des langues et des styles, pp.91-112</w:t>
+              <w:t xml:space="preserve">, 2009, 7, pp.337-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...807 lines deleted...]
-                <w:t xml:space="preserve">L’ekphrasis et l’appel de la théorie au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'instant, défi littéraire des Salons de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2</w:t>
+              <w:t xml:space="preserve">, 2007, Varia 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,51 +2292,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût du simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1864,120 +2352,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire « La simplicité. Manifestations et enjeux culturels du simple en art »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Versailles / Saint-Quentin-en-Yvelines / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une critique d’art en mode mineur ? Les « Salons » de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Écrire en mineur au XVIIIe siècle : un art de la tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1987,2774 +2475,3340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lieux de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wachenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50 (1), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (14)</w:t>
+        <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ulogie des Lumières. Littérature et imaginaires de la langue en France 1750-1820</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe de Gouges, une femme dans la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lotterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 162 p., 2025, ISBN:978-2-08-046795-9 / eISBN:9782080469076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14375/NP.9782080469076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe de Gouges : « Déclaration des droits de la femme et de la citoyenne » [présentation, dossier, chronologie et bibliographie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p, 2025, GF, Pauline Kipfer, 9782080471239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Deux Amis ou le Négociant de Lyon (1770), (éd.), « Introduction, établissement du texte, notes critiques et variantes » in Pierre-Augustin Caron de Beaumarchais, Théâtre complet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, I, pp.635-823, 2024, Bibliothèque du Théâtre français</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Augustin Caron de Beaumarchais : Théâtre complet [Édition du drame de jeunesse de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Franchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, I et II, pp.635-823, 2024, Bibliothèque du Théâtre français</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre complet de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violaine Géraud et Catherine Ramond. Paris, Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe de Gouges : Déclaration des droits de la femme et de la citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2021, G.F., ISSN 0768-0465 ; 1636, ISBN 978-2-08-025199-2 / ISBN 978-2-08-047123-9 (réimpr. 2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre le luxe (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. , 2021, 978-2-406-10505-3, Alain Génetiot, 978-2-406-10505-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10505-3.p.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes artistes à l'âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wald Lasowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 498, 2021, Rencontres, 978-2-406-11039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Théâtre complet de Beaumarchais</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes artistes à l'âge classique : arts du dessin-peinture, sculpture, gravure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wald Lasowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 329 p., 2021, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 498 / Série Le Dix-huitième siècle, ISSN 2260-7536 ; 36, 978-2-406-11039-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11041-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 176 p., 2021, G.F., ISSN 0768-0465 ; 1636, ISBN 978-2-08-025199-2 / ISBN 978-2-08-047123-9 (réimpr. 2025)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le luxe, XVIIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 534 p., 2021, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 478 / Série Le Siècle classique, ISSN 2275-2110 ; 15, 978-2-406-10503-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le luxe (XVIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pujol</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.315, 2020, Rencontres - Le siècle classique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Font de Saint-Yenne: publier sur l'art, l'architecture et la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diderot Studies, Genève, Droz, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Âge classique dans les fictions du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poulet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 534 p., 2021, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 478 / Série Le Siècle classique, ISSN 2275-2110 ; 15, 978-2-406-10503-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Welfringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabula. , 2019, Colloques en ligne, fabula.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Poulet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Font de Saint-Yenne : publier sur l’art, l’architecture, la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.315, 2020, Rencontres - Le siècle classique</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DROZ, Diderot Studies (26), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Fabula. , 2019, Colloques en ligne, fabula.org</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lieux de l'art, Fabrice Moulin, Élise Pavy-Guilbert et Pierre Wachenheim (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Esprit de système au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Marchand et Élise Pavy-Guilbert (dir.). Hermann, 2017, "La République des lettres", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.march.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Diderot Studies, Genève, Droz, 2019</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image et la langue : Diderot à l'épreuve du langage dans les Salons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Delon, Jacques Berchtold, Christophe Martin. Classiques Garnier, 2014, L’Europe des Lumières, 978-2-8124-3176-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...194 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Deux Amis ou le Négociant de Lyon (1770)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paris aux murs parlants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Esmein-Sarrazin; Aurélia Gaillard; Florence Magnot-Ogilvy; Gaël Rideau; Catriona Seth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233-268, 2024, Interférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Deux Amis ou le Négociant de Lyon&amp;quot; (1770) [Introduction, établissement du texte, notes critiques et variantes]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre complet. Tome I / Pierre-Augustin Caron de Beaumarchais ; sous la direction de Violaine Géraud et Catherine Ramond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.[637 à 823], 2024, Bibliothèque du théâtre français, ISSN 2109-7577 ; 101, 978-2-406-17379-3 / 978-2-406-17380-9 (en ligne). </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, pp.637-823, 2024, Bibliothèque du théâtre français, ISSN 2109-7577 ; 101, 978-2-406-17379-3 / 978-2-406-17380-9 (en ligne). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17380-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Imaginer les langues anciennes et orientales au siècle des Lumières : définitions, contextes, enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Boidin; Flora Champy; Élise Pavy-Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des langues, langues imaginées. Imaginaires des langues anciennes et orientales en France au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 5-34, 2023, Les collections de la République des Lettres. Symposiums, 9791037029461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.pavy.2023.01.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plus naturelle qu’éloquente, voilà mon cachet ». Gouges contre Robespierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Brasart; Hélène Parent; Stéphane Pujol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éloquences révolutionnaires et traditions rhétoriques XVIIIe - XIXe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.263-284, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Langue du siècle ? Mercier : style mâle et langue républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Bernard; Carole Boidin; Flavie Kerautret; Florence Tanniou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être de son siècle (Moyen-Âge - XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Colloques Fabula, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.10873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Ceux qui m’ont gâté ma langue’: penser la langue au féminin au dix-huitième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanoflen, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et philosophie des Lumières : de l'imaginaire à la vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2020, 978-2-406-09599-6 (rel.) ; 978-2-406-09598-9 (br.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/fs/knab191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incontinence publique&amp;quot; contre &amp;quot;vertu nationale&amp;quot;: enquête sur la vertu de Tempérance au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Ferretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferretti, Giuliano ; Roudaut, François ; Dupouy, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vertu de tempérance entre Moyen Âge et âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2020, 978-2-406-09664-1 (br.) ; 978-2-406-09665-8 (rel.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIÉROGLYPHE (Arts antiq.), (D.J.) annotations et dossier critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue des émotions, langue de la nature, langue des origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferrer, Véronique and Ramond, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Langue des émotions XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Classiques Garnier, "Rencontres-Le siècle classique", 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût du simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jollin-Bertocchi, Sophie and Kurts-Wöste, Lia and Paillet, Anne-Marie and Stolz, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Simplicité - formes et enjeux du simple en art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Champion, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue du cœur, langue de la nature et langue originelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferrer, Véronique and Ramond, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue des émotions : XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.79--104, 2017, 978-2-406-06249-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconvenance, disconvenance et convenance en art au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laville, Béatrice and Plet, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Inconvenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pessac, PUB, "Eidôlon", n° 119, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot, Rousseau et l’origine des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Izabella Zatorska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau et Diderot : traduire, interpréter, connaître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego (Publications de l'université de Varsovie), pp.125--136, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31338/uw.9788323520467.pp.125-136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir en héritage : de l’Encyclopédie à ENCCRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fétro, Sophie and Ritz-Guilbert, Anne and Université Panthéon-Sorbonne and École du Louvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École du Louvre, pp.197--209, 2016, 978-2-904187-42-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée de dictionnaire « Salon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Montandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulo Neiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genève, Droz, « Histoire des idées et critique littéraire », 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices sur Du Marsais et Beauzée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cernuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leca-Tsiomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCCRE : Édition Numérique Collaborative et CRitique de l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montandon, Alain and Neiva, Saulo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 474, Droz, pp.925--939, 2014, Histoire des idées et critique littéraire, 978-2-600-01742-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Salonniers du XVIIIe siècle : rhétorique polémique et polémicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchal-Albert, Luce and Nicolas, Loïc and Denis, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polémique et rhétorique : de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck / éditions Duculot, pp.277--288, 2010, 978-2-8011-1636-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.albert.2010.01.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture en mode mineur d’un auteur majeur : les Salons de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahier-Porte, Christelle and Jomand-Baudry, Régine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire en mineur au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, pp.89--100, 2009, 978-2-84321-116-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence et éloquence. Matière picturale et matière littéraire dans les Salons de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dekoninck, Ralph and Guiderdoni-Bruslé, Agnès and Kremer, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux limites de l'imitation : l'"ut pictura poesis" à l'épreuve de la matière, XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.141--153, 2009, 978-90-420-2751-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789042027527_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4764,118 +5818,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot et Jean Mayer. Conversation entre Jean Mayer et Gerhardt Stenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhardt Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05060448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IDIOTISME [article de Beauzée] [édition numérique et annotation critique de l’article]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENCCRE, Édition Numérique Collaborative et CRitique de l’Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NÉOLOGIQUE [article de Beauzée] [édition numérique et annotation critique de l’article]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENCCRE, Édition Numérique Collaborative et CRitique de l’Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4943,51 +6167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD788F80"/>
+    <w:nsid w:val="F818BA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5174,51 +6398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305076v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wachenheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5282" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/olympe-de-gouges/9782080467959" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782080469076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0515" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wald Lasowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/declaration-des-droits-de-la-femme-et-de-la-citoyenne/9782080471239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-artistes-a-l-age-classique-arts-du-dessin-peinture-sculpture-gravure.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11041-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.march.2017.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/beaumarchais-pierre-augustin-caron-de-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab191" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ferretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323520467.pp.125-136" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Neiva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leca-Tsiomis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.albert.2010.01.0277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042027527_010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Stenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592156v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.024.0011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dyc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.054.0757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wachenheim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.050.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Paoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/olympe-de-gouges/9782080467959" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782080469076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/declaration-des-droits-de-la-femme-et-de-la-citoyenne/9782080471239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine G&#233;raud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wald Lasowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-artistes-a-l-age-classique-arts-du-dessin-peinture-sculpture-gravure.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11041-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Welfringer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.march.2017.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/beaumarchais-pierre-augustin-caron-de-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17380-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document10873.php" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10873" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ferretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323520467.pp.125-136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Neiva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leca-Tsiomis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.albert.2010.01.0277" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042027527_010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Stenger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>