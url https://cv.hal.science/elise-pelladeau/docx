--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -75,3070 +75,3395 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexualité à l’épreuve du traumatisme. Destins pulsionnels, corps, et maniement transférentiel dans la prise en charge d’une femme victime de viol conjugal</w:t>
+                <w:t xml:space="preserve">Psychothérapie d’un patient pédophile. Dysrégulations pulsionnelles et leurs destins transférentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.100537. </w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (590), pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.590.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207035v1</w:t>
+                <w:t xml:space="preserve">hal-05386940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychothérapie d’un patient pédophile. Dysrégulations pulsionnelles et leurs destins transférentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sexualité à l’épreuve du traumatisme. Destins pulsionnels, corps, et maniement transférentiel dans la prise en charge d’une femme victime de viol conjugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.100537. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Pelladeau</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.590.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386940v1</w:t>
+                <w:t xml:space="preserve">hal-05207035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monisme primaire ou primat de l’autre. Considérations théoriques et implications cliniques à l’adolescence à partir d’un cas d’anorexie mentale</w:t>
+                <w:t xml:space="preserve">Des destins de la haine : de l’ordinaire à l’extrême. Maniement et desseins transférentiels à l’épreuve du racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.03.010⟩</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 123 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.123.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031443v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processual readings of the drive trajectory of a perpetrator of domestic violence: Therapeutic perspectives in the prison environment</w:t>
+                <w:t xml:space="preserve">Du traumatisme à l’emprise : anatomie de trajectoires libidinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2025.2489630⟩</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 45 (4), pp.287-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.254.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376462v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des emprises aux déprises dans l’agir sexuel violent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monisme primaire ou primat de l’autre. Considérations théoriques et implications cliniques à l’adolescence à partir d’un cas d’anorexie mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.113.0057⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939492v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honte, mensonges et violence : « Le grand vide blanc » derrière le mensonge qui masque et le mensonge qui efface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Combes</w:t>
+                <w:t xml:space="preserve">L’errance comme négatif de la perte. Clinique de la précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpc.062.0209⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 45 (3), pp.170-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.253.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939501v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La semaine prochaine, je serai sorti ». La psychothérapie à l’épreuve du temps en milieu carcéral</w:t>
+                <w:t xml:space="preserve">Processual readings of the drive trajectory of a perpetrator of domestic violence: Therapeutic perspectives in the prison environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.05.003⟩</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cedano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (4), pp.750-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2025.2489630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956444v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions défensives de la plainte dans le commerce à l’objet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Honte, mensonges et violence : « Le grand vide blanc » derrière le mensonge qui masque et le mensonge qui efface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.872.0487⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 62 (1), pp.209-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.062.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436782v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maniement du lien d’emprise dans le transfert : perspectives psychothérapeutiques et cliniques pour les auteurs de violences conjugales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des emprises aux déprises dans l’agir sexuel violent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.99-107. </w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, T.42 (1), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.232.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ado.113.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939489v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le seuil de la perte. Érotisation du risque et précipice mélancolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« La semaine prochaine, je serai sorti ». La psychothérapie à l’épreuve du temps en milieu carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.120-133. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (4), pp.651-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.242.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939499v1</w:t>
+                <w:t xml:space="preserve">hal-04956444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sur le seuil de la perte. Érotisation du risque et précipice mélancolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.120-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psys.242.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776516v1</w:t>
+                <w:t xml:space="preserve">hal-05545558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadisme, emprise et destins libidinaux dans le lien conjugal violent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les fonctions défensives de la plainte dans le commerce à l’objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vol. 86 (2), pp.415-426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.862.0415⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Vol. 87 (2), pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.872.0487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794385v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transessualismo e transgenderismo: districarsi tra sesso e genere, e astrazioni del corpo sessuato</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le maniement du lien d’emprise dans le transfert : perspectives psychothérapeutiques et cliniques pour les auteurs de violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.232.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069804v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the threshold of loss and its representations: masochism as a safeguard against depressive disorder</w:t>
+                <w:t xml:space="preserve">Sur le seuil de la perte. Érotisation du risque et précipice mélancolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2021.1938078⟩</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.242.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794390v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations défensives dans la psychothérapie du patient criminel. De la sidération à la fascination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.567.0155⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Styblinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (5), pp.442-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794406v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Folie ordinaire, sous la direction de François Pommier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sadisme, emprise et destins libidinaux dans le lien conjugal violent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 83 (4), pp.1275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.834.1275⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Vol. 86 (2), pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.862.0415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794409v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps dans l’agir sexuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transessualismo e transgenderismo: districarsi tra sesso e genere, e astrazioni del corpo sessuato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annata Psicoanalitica Internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.149-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794413v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transsexualism and transgenderism: Unravelling sex and gender, and abstractions of the sexed body</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the threshold of loss and its representations: masochism as a safeguard against depressive disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.206-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2019.1589377⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 102 (6), pp.1174-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2021.1938078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211691v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les mobilisations défensives dans la psychothérapie du patient criminel. De la sidération à la fascination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 567-568 (3), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.567.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211142v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et énigme en psychanalyse : les cinq dernières minutes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transsexualism and transgenderism: Unravelling sex and gender, and abstractions of the sexed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.822.0486⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.206-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2019.1589377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794422v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’inversion des pôles de violence de genre dans le couple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le corps dans l’agir sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, T. 37 n°1 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.103.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211151v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intérêt de l’usage des méthodes projectives comme levier thérapeutique dans la prise en charge des patients en Unité pour malades difficiles (UMD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Folie ordinaire, sous la direction de François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.556.0783⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (4), pp.1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.834.1275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211160v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du déni de grossesse à l’infanticide : Quand l’ infans renaît en psychothérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’inversion des pôles de violence de genre dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.611.0003⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211229v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du traumatisme crânien à la névrose traumatique. Les difficultés de la prise en charge pluridisciplinaire du patient en stage de réinsertion professionnelle, entre liaison, déliaison et rééducation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporalité et énigme en psychanalyse : les cinq dernières minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.548.0131⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 82 (2), pp.486-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.822.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211239v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion à partir d’une psychothérapie en milieu carcéral : dépendance addictive, contenance, subjectivation et transfert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.095.0203⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (3), pp.627-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211656v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transsexualisme/ transgenderism : psychothérapie et transformation hormonale et chirurgicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">De l’intérêt de l’usage des méthodes projectives comme levier thérapeutique dans la prise en charge des patients en Unité pour malades difficiles (UMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.05.016⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (556), pp.783-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.556.0783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211688v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perversion transitoire, un aménagement défensif ? L’exemple de la violence sexuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Du déni de grossesse à l’infanticide : Quand l’ infans renaît en psychothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/read.093.0187⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.611.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211655v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco-Brasilian Comparative Study on the Psychic Functioning of Adolescents who (Hetero) Assault (Sexual Assault) and Self-Harm (Scarring)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Matha</w:t>
+                <w:t xml:space="preserve">Réflexion à partir d’une psychothérapie en milieu carcéral : dépendance addictive, contenance, subjectivation et transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chagnon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Genre, normes et psychanalyse,  95 (1), pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.095.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049068v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités identificatoires et dérives narcissiques dans les actes d’agressions sexuelles à l’adolescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Du traumatisme crânien à la névrose traumatique. Les difficultés de la prise en charge pluridisciplinaire du patient en stage de réinsertion professionnelle, entre liaison, déliaison et rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le rôle de l’incertitude dans la construction sociale des problématiques environnementales, 2 (548), pp.131-139. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Chagnon</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pcp.021.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.548.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794433v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infractions sexuelles à l’adolescence et psychopathologie. Comparaison entre les actes commis seul et les actes commis en groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transsexualisme/ transgenderism : psychothérapie et transformation hormonale et chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.152.0117⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (3), pp.210-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794454v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychothérapie en milieu carcéral. Le cadre à l’épreuve de l’emprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La perversion transitoire, un aménagement défensif ? L’exemple de la violence sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.153.0173⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/read.093.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794440v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du transsexualisme à la dysphorie de genre: regroupement ou amalgame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+                <w:t xml:space="preserve">Franco-Brasilian Comparative Study on the Psychic Functioning of Adolescents who (Hetero) Assault (Sexual Assault) and Self-Harm (Scarring)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deise Matos Do Amparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yansıtma : Psikopatoloji ve Projektif Testler Dergisi [The journal of psychopathology and projective tests]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.44-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566673v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modalités identificatoires et dérives narcissiques dans les actes d’agressions sexuelles à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 21 (1), pp.63-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.021.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychothérapie en milieu carcéral. Le cadre à l’épreuve de l’emprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 35 (3), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.153.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infractions sexuelles à l’adolescence et psychopathologie. Comparaison entre les actes commis seul et les actes commis en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Adolescence, 35 (2), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.152.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du transsexualisme à la dysphorie de genre: regroupement ou amalgame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.331--348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le crime à l'adolescence. Statut de l'objet et régulation de l'excitation: considérations à partir d'un cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 531 (3), pp.207--212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.531.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3148,1737 +3473,2218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEX. L'Université d'été de la Faculté de droit de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offenders of online child pornography Hypotheses of psychic functioning with projectiv methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ravit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congress of the International Society of the Rorschach and Projective Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de l'adolescent engagé dans l'agir sexuel violent : subversion libidinale et destins pulsionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouer avec l’attache : rencontre(s) autour des dispositifs projectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences extrêmes : perspectives, cliniques et thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe journées d’études de l’Institut de sciences criminelles de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projectifs comme leviers thérapeutiques pour les auteurs de violences « extrêmes » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de recherche clinique à l’épreuve de l’enfermement : réflexions psychanalytiques et (ré)ajustements méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude. La recherche en psychanalyse à l’université : développement et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des identifications genrées éclairées par les méthodes projectives, auprès d’adolescents auteurs de violences sexuelles</w:t>
+                <w:t xml:space="preserve">Violences sexuelles à l’adolescence : questionnements psychopathologiques et processuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève (CH), France</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Colloque de Raisonance : « Violences sexuelles du mineur ; jeux de mains, "Je" de malin ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155185v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
+                <w:t xml:space="preserve">La mobilisation des identifications genrées éclairées par les méthodes projectives, auprès d’adolescents auteurs de violences sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods de « 100 years of fostering human understanding »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476587v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles à l’adolescence : questionnements psychopathologiques et processuels</w:t>
+                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mont de Marsan, France</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155183v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire pulsionnelle dans le lien conjugal violent à l’épreuve de l’enfermement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la revue </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Couples et familles face à la menace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’impact des mécanismes identificatoires intrafamiliaux sur l’inversion des pôles de violence dans le couple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A contribuição de testes projetivos na investigação de questões de gênero de adolescentes agressores sexuais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire : La violence en famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom, Apr 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779945v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribuição de testes projetivos na investigação de questões de gênero de adolescentes agressores sexuais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’impact des mécanismes identificatoires intrafamiliaux sur l’inversion des pôles de violence dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire : La violence en famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom, Apr 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779941v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O interesse dos métodos projetivos como alavancas terapêuticas na UMD (Unidade para Doenças de alta complexidade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives thérapeutiques en unité pour malades difficiles : les destins de la terreur dans le transfert</w:t>
+                <w:t xml:space="preserve">Psychothérapie auprès des auteurs de violences conjugales en milieu carcéral. Constats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">15 cas cliniques en psychopathologie de la violence extrême et ordinaire</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Héloïse Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence conjugale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-185, 2025, Univers Psy, 978-2-10-086711-0</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-57, 2025, Épures, 979-10-413-0519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400228v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales. Auteurs et victimes aux prises avec leurs liens d'alliance et de famille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives thérapeutiques en unité pour malades difficiles : les destins de la terreur dans le transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Ravit; Barbara Smaniotto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 cas cliniques en psychopathologie de la violence extrême et ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-185, 2025, Univers Psy, 978-2-10-086711-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03839420v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’addiction au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...77 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjorie Roques; François Pommier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand manuel des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-209, 2025, 978-2-10-086917-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794398v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales. Auteurs et victimes aux prises avec leurs liens d'alliance et de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud; Lydie Bodiou; Marie-José Grihom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-207, 2021, 978-2-7535-8254-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1372u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03839420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences conjugales, une violence exercée dans le lien conjugal et dans les liens familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les liens saccagés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021, 978-2-7535-8254-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ravit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubeline Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.51-56, 2021, 9782749271897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la femme violente l’homme : violences conjugales et figures identificatoires dans le transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence en famille. Histoire et actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-291, 2019, (Psychanalyse en questions), 979-10-370-0285-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subjectivité et le temps à l’épreuve de l’intercontenance : L’exemple d’un dispositif psychothérapeutique auprès d’adolescents incarcérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pratique psychologique auprès des adolescents : 15 dispositifs originaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782848354880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perversions transitoires à l’épreuve des méthodes projectives : vers une sollicitation des aménagements défensifs dans les violences sexuelles à l’adolescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les méthodes projectives dans la recherche en psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782848353739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final – Évaluation, Prise en charge et prévention des violences en situation de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Poitiers; MSHS Poitiers. 2024, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05600908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5025,51 +5831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207035v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelladeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.03.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cedano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2025.2489630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.062.0209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.05.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0487" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.232.0099" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.242.0120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.862.0415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2021.1938078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.567.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.834.1275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0486" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.021.0063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.152.0117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0173" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.531.0207" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bodic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/15-cas-cliniques-en-psychopathologie-violence-extreme-et-ordinaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100537" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.123.0175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.254.0287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.03.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Demange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.253.0170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cedano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2025.2489630" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.062.0209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.05.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.242.0120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.232.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.862.0415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2021.1938078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.567.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.834.1275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chagnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.021.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.152.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.531.0207" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bodic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10666/la-violence-conjugale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/15-cas-cliniques-en-psychopathologie-violence-extreme-et-ordinaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-addictions-approches-clinique-psychopathologique-et" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>