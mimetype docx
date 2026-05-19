--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -109,642 +109,642 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychothérapie d’un patient pédophile. Dysrégulations pulsionnelles et leurs destins transférentiels</w:t>
+                <w:t xml:space="preserve">L’errance comme négatif de la perte. Clinique de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loïs Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.590.0031⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 45 (3), pp.170-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.253.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386940v1</w:t>
+                <w:t xml:space="preserve">hal-05545554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexualité à l’épreuve du traumatisme. Destins pulsionnels, corps, et maniement transférentiel dans la prise en charge d’une femme victime de viol conjugal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Processual readings of the drive trajectory of a perpetrator of domestic violence: Therapeutic perspectives in the prison environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cedano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (4), pp.750-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2025.2489630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05207035v1</w:t>
+                <w:t xml:space="preserve">hal-05376462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des destins de la haine : de l’ordinaire à l’extrême. Maniement et desseins transférentiels à l’épreuve du racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 123 (2), pp.175-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.123.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du traumatisme à l’emprise : anatomie de trajectoires libidinales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La sexualité à l’épreuve du traumatisme. Destins pulsionnels, corps, et maniement transférentiel dans la prise en charge d’une femme victime de viol conjugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.254.0287⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.100537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545532v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monisme primaire ou primat de l’autre. Considérations théoriques et implications cliniques à l’adolescence à partir d’un cas d’anorexie mentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Psychothérapie d’un patient pédophile. Dysrégulations pulsionnelles et leurs destins transférentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.03.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (590), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.590.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031443v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’errance comme négatif de la perte. Clinique de la précarité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Du traumatisme à l’emprise : anatomie de trajectoires libidinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 45 (3), pp.170-185. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Vol. 45 (4), pp.287-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.254.0287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.253.0170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05545554v1</w:t>
+                <w:t xml:space="preserve">hal-05545532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processual readings of the drive trajectory of a perpetrator of domestic violence: Therapeutic perspectives in the prison environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monisme primaire ou primat de l’autre. Considérations théoriques et implications cliniques à l’adolescence à partir d’un cas d’anorexie mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cedano</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-05376462v1</w:t>
+                <w:t xml:space="preserve">hal-05031443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honte, mensonges et violence : « Le grand vide blanc » derrière le mensonge qui masque et le mensonge qui efface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 62 (1), pp.209-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -791,51 +791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des emprises aux déprises dans l’agir sexuel violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, T.42 (1), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -869,51 +869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La semaine prochaine, je serai sorti ». La psychothérapie à l’épreuve du temps en milieu carcéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (4), pp.651-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -947,129 +947,129 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le seuil de la perte. Érotisation du risque et précipice mélancolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.120-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psys.242.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545558v1</w:t>
+                <w:t xml:space="preserve">hal-04939499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions défensives de la plainte dans le commerce à l’objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 87 (2), pp.487-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1097,213 +1097,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maniement du lien d’emprise dans le transfert : perspectives psychothérapeutiques et cliniques pour les auteurs de violences conjugales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur le seuil de la perte. Érotisation du risque et précipice mélancolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.99-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.232.0099⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.242.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939489v1</w:t>
+                <w:t xml:space="preserve">hal-05545558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le seuil de la perte. Érotisation du risque et précipice mélancolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le maniement du lien d’emprise dans le transfert : perspectives psychothérapeutiques et cliniques pour les auteurs de violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 44 (2), pp.120-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.242.0120⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.232.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939499v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,51 +1393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadisme, emprise et destins libidinaux dans le lien conjugal violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 86 (2), pp.415-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1484,51 +1484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transessualismo e transgenderismo: districarsi tra sesso e genere, e astrazioni del corpo sessuato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1579,51 +1579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the threshold of loss and its representations: masochism as a safeguard against depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102 (6), pp.1174-1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1657,51 +1657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations défensives dans la psychothérapie du patient criminel. De la sidération à la fascination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Numéro 567-568 (3), pp.155-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1729,161 +1729,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transsexualism and transgenderism: Unravelling sex and gender, and abstractions of the sexed body</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La Folie ordinaire, sous la direction de François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.206-228. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (4), pp.1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207578.2019.1589377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfp.834.1275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211691v2</w:t>
+                <w:t xml:space="preserve">hal-03794409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans l’agir sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, T. 37 n°1 (1), pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1911,226 +1885,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Folie ordinaire, sous la direction de François Pommier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transsexualism and transgenderism: Unravelling sex and gender, and abstractions of the sexed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 83 (4), pp.1275. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.206-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfp.834.1275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2019.1589377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794409v1</w:t>
+                <w:t xml:space="preserve">hal-03211691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’inversion des pôles de violence de genre dans le couple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (4), pp.613-625. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (3), pp.627-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211151v1</w:t>
+                <w:t xml:space="preserve">hal-03211142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalité et énigme en psychanalyse : les cinq dernières minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vol. 82 (2), pp.486-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2158,148 +2158,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’inversion des pôles de violence de genre dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (3), pp.627-641. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.613-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211142v2</w:t>
+                <w:t xml:space="preserve">hal-03211151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de l’usage des méthodes projectives comme levier thérapeutique dans la prise en charge des patients en Unité pour malades difficiles (UMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2346,51 +2346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déni de grossesse à l’infanticide : Quand l’ infans renaît en psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,161 +2444,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion à partir d’une psychothérapie en milieu carcéral : dépendance addictive, contenance, subjectivation et transfert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transsexualisme/ transgenderism : psychothérapie et transformation hormonale et chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Genre, normes et psychanalyse,  95 (1), pp.203-216. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (3), pp.210-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.095.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211656v1</w:t>
+                <w:t xml:space="preserve">hal-03211688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traumatisme crânien à la névrose traumatique. Les difficultés de la prise en charge pluridisciplinaire du patient en stage de réinsertion professionnelle, entre liaison, déliaison et rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,161 +2652,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transsexualisme/ transgenderism : psychothérapie et transformation hormonale et chirurgicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexion à partir d’une psychothérapie en milieu carcéral : dépendance addictive, contenance, subjectivation et transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175 (3), pp.210-216. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Genre, normes et psychanalyse,  95 (1), pp.203-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.095.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211688v1</w:t>
+                <w:t xml:space="preserve">hal-03211656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perversion transitoire, un aménagement défensif ? L’exemple de la violence sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deise Matos Do Amparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,51 +2974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités identificatoires et dérives narcissiques dans les actes d’agressions sexuelles à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3065,51 +3065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychothérapie en milieu carcéral. Le cadre à l’épreuve de l’emprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infractions sexuelles à l’adolescence et psychopathologie. Comparaison entre les actes commis seul et les actes commis en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du transsexualisme à la dysphorie de genre: regroupement ou amalgame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3364,51 +3364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crime à l'adolescence. Statut de l'objet et régulation de l'excitation: considérations à partir d'un cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3487,51 +3487,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3569,51 +3569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offenders of online child pornography Hypotheses of psychic functioning with projectiv methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de l'adolescent engagé dans l'agir sexuel violent : subversion libidinale et destins pulsionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouer avec l’attache : rencontre(s) autour des dispositifs projectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3763,51 +3763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences extrêmes : perspectives, cliniques et thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe journées d’études de l’Institut de sciences criminelles de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3858,422 +3858,435 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
+              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155178v1</w:t>
+                <w:t xml:space="preserve">hal-04476566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projectifs comme leviers thérapeutiques pour les auteurs de violences « extrêmes » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
+              <w:t xml:space="preserve">Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155176v1</w:t>
+                <w:t xml:space="preserve">hal-05155178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de recherche clinique à l’épreuve de l’enfermement : réflexions psychanalytiques et (ré)ajustements méthodologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les projectifs comme leviers thérapeutiques pour les auteurs de violences « extrêmes » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude. La recherche en psychanalyse à l’université : développement et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155179v1</w:t>
+                <w:t xml:space="preserve">hal-05155176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perspectives de recherche clinique à l’épreuve de l’enfermement : réflexions psychanalytiques et (ré)ajustements méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude. La recherche en psychanalyse à l’université : développement et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476566v1</w:t>
+                <w:t xml:space="preserve">hal-05155179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles à l’adolescence : questionnements psychopathologiques et processuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mont de Marsan, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155183v1</w:t>
+                <w:t xml:space="preserve">hal-04476587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des identifications genrées éclairées par les méthodes projectives, auprès d’adolescents auteurs de violences sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods de « 100 years of fostering human understanding »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4292,139 +4305,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Violences sexuelles à l’adolescence : questionnements psychopathologiques et processuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Colloque de Raisonance : « Violences sexuelles du mineur ; jeux de mains, "Je" de malin ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476587v1</w:t>
+                <w:t xml:space="preserve">hal-05155183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire pulsionnelle dans le lien conjugal violent à l’épreuve de l’enfermement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la revue </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue</w:t>
             </w:r>
@@ -4457,221 +4457,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribuição de testes projetivos na investigação de questões de gênero de adolescentes agressores sexuais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’impact des mécanismes identificatoires intrafamiliaux sur l’inversion des pôles de violence dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire : La violence en famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom, Apr 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779941v1</w:t>
+                <w:t xml:space="preserve">hal-03779945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’impact des mécanismes identificatoires intrafamiliaux sur l’inversion des pôles de violence dans le couple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A contribuição de testes projetivos na investigação de questões de gênero de adolescentes agressores sexuais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire : La violence en famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom, Apr 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779945v1</w:t>
+                <w:t xml:space="preserve">hal-03779941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O interesse dos métodos projetivos como alavancas terapêuticas na UMD (Unidade para Doenças de alta complexidade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4741,51 +4741,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychothérapie auprès des auteurs de violences conjugales en milieu carcéral. Constats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Héloïse Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence conjugale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4827,51 +4827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives thérapeutiques en unité pour malades difficiles : les destins de la terreur dans le transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Ravit; Barbara Smaniotto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 cas cliniques en psychopathologie de la violence extrême et ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4913,51 +4913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’addiction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjorie Roques; François Pommier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand manuel des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud; Lydie Bodiou; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5120,51 +5120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences conjugales, une violence exercée dans le lien conjugal et dans les liens familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021, 978-2-7535-8254-5</w:t>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ravit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,51 +5327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la femme violente l’homme : violences conjugales et figures identificatoires dans le transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5426,51 +5426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivité et le temps à l’épreuve de l’intercontenance : L’exemple d’un dispositif psychothérapeutique auprès d’adolescents incarcérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pratique psychologique auprès des adolescents : 15 dispositifs originaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782848354880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5495,51 +5495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perversions transitoires à l’épreuve des méthodes projectives : vers une sollicitation des aménagements défensifs dans les violences sexuelles à l’adolescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les méthodes projectives dans la recherche en psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9782848353739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5596,51 +5596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final – Évaluation, Prise en charge et prévention des violences en situation de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Poitiers; MSHS Poitiers. 2024, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5831,51 +5831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100537" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.123.0175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.254.0287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.03.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Demange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.253.0170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cedano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2025.2489630" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.062.0209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.05.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.242.0120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.232.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.862.0415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2021.1938078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.567.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.834.1275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chagnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.021.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.152.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.531.0207" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bodic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10666/la-violence-conjugale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/15-cas-cliniques-en-psychopathologie-violence-extreme-et-ordinaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-addictions-approches-clinique-psychopathologique-et" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Demange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.253.0170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cedano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2025.2489630" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.123.0175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100537" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.254.0287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.03.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.062.0209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.05.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.242.0120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.232.0099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.862.0415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2021.1938078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.567.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.834.1275" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chagnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Matos Do Amparo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.021.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.153.0173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.152.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.531.0207" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bodic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10666/la-violence-conjugale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/15-cas-cliniques-en-psychopathologie-violence-extreme-et-ordinaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-addictions-approches-clinique-psychopathologique-et" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>