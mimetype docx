--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -71,53 +71,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">elise-prieur-gaston</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0005-2318-365X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">123340373</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -152,1814 +173,1814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMI-VarCal: a new UMI-based variant caller that efficiently improves low-frequency variant detection in paired-end sequencing NGS libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (9), pp.2718-2724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast practical online exact single and multiple pattern matching algorithms in highly similar sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Nsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Prieur Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJDMB.2019.099285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of string orderings and their application to the Burrows–Wheeler transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Daykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 710, pp.52 - 65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on easy and efficient computation of full abelian periods of a word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William F. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 212, pp.88 - 95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2015.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelian powers and repetitions in Sturmian words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Langiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Mignosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 635, pp.16 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary block order Rouen transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. Daykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guesnet Yannick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of abelian runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kociumaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 656, pp.256-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining MEDLINE and publisher data to create parallel corpora for the automatic translation of biomedical text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-14-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching health information seekers' queries to medical terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 Suppl 14, pp.S11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-13-S14-S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVA: Exome Variation Analyzer, an efficient and versatile tool for filtering strategies in medical genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (Suppl 14), pp.S9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00730215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplions et divisons avec des bâtons : Les réglettes de Genaille et Lucas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 488, p. 339-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting distinct palindromes in a word in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110, pp.908-912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2010.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de répétitions dans les navigations au sein d'un catalogue de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (1), pp.113-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line construction of compact suffix vectors and maximal repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 407 (1-3), pp.290-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Suffix Trees to Suffix Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (6), pp.1385-1402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1969,1138 +1990,1138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Strategies for the Dead-Zone String Matching Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline W. Daykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Prague Stringology Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. pp.117--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical fast on-line exact pattern matching algorithms for highly similar sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Nsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE BIBM 2018 Workshop on Data Mining from Genomic Variants and Its Application to Genome-wide Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp.1772--1777, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Computation of Abelian Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Nice, France. pp.391-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing abelian periods in words</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Computing Abelian Periods in Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Stringology Days/London Algorithmic Workshop 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.184-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569139v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Abelian Periods in Words</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Computing abelian periods in words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.184-196</w:t>
+              <w:t xml:space="preserve">London Stringology Days/London Algorithmic Workshop 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627216v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Abelian Periods in Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeqBi11 - Workshop Algorithmique, combinatoire du texte et applications en bio-informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting different palindromes in a word in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GdT COMATEGE du GDR IM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple terminologies in an health portal: automatic indexing and information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Sakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.255-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02976-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'information multi-terminologique en contexte : Etude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Diouf Dirieh Dibad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Sakji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Sakji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line construction of compact suffix vectors and maximal repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées montoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3110,494 +3131,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Easy and Efficient Computation of Full Abelian Periods of a Word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William F. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient pattern matching in degenerate strings with the Burrows-Wheeler transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline W. Daykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelian Powers and Repetitions in Sturmian Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Langiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Mignosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Computation of Abelian Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3665,51 +3686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DF198F7"/>
+    <w:nsid w:val="8C78DA29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3896,51 +3917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-prieur-gaston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123340373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Nsira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur Gaston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2019.099285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Daykin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guesnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.02.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Smyth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.09.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Langiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mignosi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Daykin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guesnet Yannick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kociumaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-146" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Moalla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S14-S11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline W. Daykin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621319" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_37" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6M5V7GNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Diouf Dirieh Dibad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-prieur-gaston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2318-365X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123340373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sater" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Nsira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur Gaston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2019.099285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Daykin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guesnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.02.021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fici" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Smyth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.09.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Langiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mignosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Daykin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guesnet Yannick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kociumaka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Moalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S14-S11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cabot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTLBK5PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline W. Daykin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6M5V7GNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Diouf Dirieh Dibad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>