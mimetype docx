--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -3686,51 +3686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C78DA29"/>
+    <w:nsid w:val="1FCBBD23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>