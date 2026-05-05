--- v1 (2026-03-26)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -689,261 +689,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability of attention affects time-to-contact estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representational momentum in dynamic facial expressions is modulated by the level of expressed pain: Amplitude and direction effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Baurès</w:t>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maquestiaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elise Prigent</w:t>
+                <w:t xml:space="preserve">Armando Monica de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5273-8⟩</w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-017-1422-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341932v1</w:t>
+                <w:t xml:space="preserve">hal-03202987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representational momentum in dynamic facial expressions is modulated by the level of expressed pain: Amplitude and direction effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Prigent</w:t>
+                <w:t xml:space="preserve">Availability of attention affects time-to-contact estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+                <w:t xml:space="preserve">Patricia R. Delucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Monica de Oliveira</w:t>
+                <w:t xml:space="preserve">Alexis Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (1), pp.82-93. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236 (7), pp.1971--1984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-017-1422-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202987v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuroelectric dynamics of the emotional anticipation of other people’s pain</w:t>
               </w:r>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Fang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,410 +1584,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Prigent</w:t>
+                <w:t xml:space="preserve">Perceptual weighting of pain behaviours of others, not information integration, varies with expertise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Chalabaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+                <w:t xml:space="preserve">M.-A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pradon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.01.038⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.110-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2013.00354.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319522v1</w:t>
+                <w:t xml:space="preserve">hal-00935571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual weighting of pain behaviours of others, not information integration, varies with expertise.</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (1), pp.110-9. </w:t>
+                <w:t xml:space="preserve">Predicting where a ball will land: from thrower's body language to ball's motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2013.00354.x⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clint Hansen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 233 (2), pp.567--576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-014-4137-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1997,51 +1855,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a Model of Pathological Affect based on Pedagogical Situations for a Virtual Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2073,92 +1931,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. 8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3570945.3607325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis for the Kinematic Control of Identity in Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2187,73 +2045,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Sign Language Translation and Avatar Technology: The Junction of the Visual and the Textual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion analysis using 3D motion capture: the case of signer identification in Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2282,73 +2140,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Sign Language Research 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2370,110 +2228,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03679246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for the Assessment and Training of Collaborative Problem-Solving Social Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hamet Bagnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2482,132 +2340,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieyeon Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI '21: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.381-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3461615.3485422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2616,400 +2474,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zagdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.17:1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Association for Computing Machinery, Apr 2021, Virtual Event, France. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Giraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chi Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3051,73 +2909,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Person Identification Based on Sign Language Motion: Insights from Human Perception and Computational Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3136,92 +2994,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Movement and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jul 2020, Jersey City / Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3401956.3404187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animating virtual signers : the issue of gestural anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3240,92 +3098,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jul 2019, Paris, France. pp.252-255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving Human Traits from Gesture in Sign Language : The Example of Gestural Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3344,92 +3202,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Movement and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tempe, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3347122.3359607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signing Avatar Motion: Combining Naturality and Anonymity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3471,87 +3329,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which picture? A Methodology for the Evaluation of Sign Language Animation Understandability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonjiniaina Domohina Malala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3437,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3633,51 +3491,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3732,73 +3590,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer un signeur virtuel par Mocap : le problème de l'identité gestuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3840,100 +3698,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération Demenÿ-Vaucanson (FéDeV) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles informations visuelles sont essentielles à la compréhension de la langue des signes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,65 +3806,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée FéDeV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4153,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Besnerais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamet Bagnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1039169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyeon Woo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485422" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404187" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3359607" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Besnerais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamet Bagnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1039169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyeon Woo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329410" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3359607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>