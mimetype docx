--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1584,274 +1584,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual weighting of pain behaviours of others, not information integration, varies with expertise.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Prigent</w:t>
+                <w:t xml:space="preserve">Predicting where a ball will land: from thrower's body language to ball's motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Amorim</w:t>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pradon</w:t>
+                <w:t xml:space="preserve">Cécile Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2013.00354.x⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 233 (2), pp.567--576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4137-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935571v1</w:t>
+                <w:t xml:space="preserve">hal-02344973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting where a ball will land: from thrower's body language to ball's motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Prigent</w:t>
+                <w:t xml:space="preserve">Perceptual weighting of pain behaviours of others, not information integration, varies with expertise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clint Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Baurès</w:t>
+                <w:t xml:space="preserve">P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Darracq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+                <w:t xml:space="preserve">D. Pradon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 233 (2), pp.567--576. </w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.110-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-014-4137-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2013.00354.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344973v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1980,986 +1980,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis for the Kinematic Control of Identity in Sign Language</w:t>
+                <w:t xml:space="preserve">Motion analysis using 3D motion capture: the case of signer identification in Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Sign Language Translation and Avatar Technology: The Junction of the Visual and the Textual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Theoretical Issues in Sign Language Research 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738501v1</w:t>
+                <w:t xml:space="preserve">hal-04133204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion analysis using 3D motion capture: the case of signer identification in Sign Language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Issues in Sign Language Research 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133204v1</w:t>
+                <w:t xml:space="preserve">ird-03679246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis for the Kinematic Control of Identity in Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Sign Language Translation and Avatar Technology: The Junction of the Visual and the Textual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03679246v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Assessment and Training of Collaborative Problem-Solving Social Skills</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '21: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online streaming, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387088v1</w:t>
+                <w:t xml:space="preserve">hal-03351256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Benamara</w:t>
+                <w:t xml:space="preserve">A Framework for the Assessment and Training of Collaborative Problem-Solving Social Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hamet Bagnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chaby</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieyeon Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t>
+              <w:t xml:space="preserve">ICMI '21: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.381-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3461615.3485422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03567064v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Association for Computing Machinery, Apr 2021, Virtual Event, France. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Giraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chi Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zagdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.17:1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351256v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Person Identification Based on Sign Language Motion: Insights from Human Perception and Computational Modeling</w:t>
               </w:r>
@@ -4011,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Besnerais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamet Bagnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1039169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyeon Woo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329410" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3359607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Besnerais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamet Bagnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1039169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia R. Delucia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Defer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5273-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyeon Woo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485422" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329410" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3359607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>