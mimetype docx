--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -304,96 +304,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots d’Arachné : le sujet labéen par le prisme de la « fonction réseau »</w:t>
+                <w:t xml:space="preserve">« En sortant de l’“École lyonnaise”. Enquête sur la création et les implications intellectuelles et idéologiques d’une catégorie littéraire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les Œuvres de Louise Labé, XXVII</w:t>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.391-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486737v1</w:t>
+                <w:t xml:space="preserve">hal-04232012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Dieu gard la Muse Fontanique” : l’abondante contribution de Charles Fontaine à la forme poétique du “Dieu gard” »</w:t>
               </w:r>
@@ -442,96 +442,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En sortant de l’“École lyonnaise”. Enquête sur la création et les implications intellectuelles et idéologiques d’une catégorie littéraire »</w:t>
+                <w:t xml:space="preserve">Les mots d’Arachné : le sujet labéen par le prisme de la « fonction réseau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46, pp.391-412</w:t>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les Œuvres de Louise Labé, XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232012v1</w:t>
+                <w:t xml:space="preserve">hal-04486737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au seuil de l’auctorialité dans les Œuvres de Louise Labé : l’épître à Clémence de Bourges »</w:t>
               </w:r>
@@ -1194,165 +1194,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “À l’imitation de l’Archer.” Justifications linguistiques dans La Poesie Françoise de Charles de Sainte-Marthe (Lyon, Le Prince, 1540) »</w:t>
+                <w:t xml:space="preserve">« Le Roland furieux, Lyon, Sulpice Sabon pour Jean Thelusson, 1543–1544 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Le Choix de la langue dans la construction des publics à la Renaissance en France, pp.95-107</w:t>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839457v1</w:t>
+                <w:t xml:space="preserve">hal-01839455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Roland furieux, Lyon, Sulpice Sabon pour Jean Thelusson, 1543–1544 »</w:t>
+                <w:t xml:space="preserve">« “À l’imitation de l’Archer.” Justifications linguistiques dans La Poesie Françoise de Charles de Sainte-Marthe (Lyon, Le Prince, 1540) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.45-54</w:t>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Choix de la langue dans la construction des publics à la Renaissance en France, pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839455v1</w:t>
+                <w:t xml:space="preserve">hal-01839457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1853,251 +1853,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Portant le nom aymé de l’eau » Poétique du patronyme chez Charles Fontaine</w:t>
+                <w:t xml:space="preserve">L'influence de Marguerite de Navarre (et de ses réseaux) dans l'élaboration du Recueil des œuvres de feu Bonaventure des Périers (1544)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Boutet; Louise Daubigny; Marie-Bénédicte Le Hir; Stéphan Geonget. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.317-340, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546438v1</w:t>
+                <w:t xml:space="preserve">hal-02352799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de Marguerite de Navarre (et de ses réseaux) dans l'élaboration du Recueil des œuvres de feu Bonaventure des Périers (1544)</w:t>
+                <w:t xml:space="preserve">« Comptes amoureux, contes querelleux : Jeanne Flore ou l’éclosion d’une sociabilité lyonnaise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Boutet; Louise Daubigny; Marie-Bénédicte Le Hir; Stéphan Geonget. </w:t>
+              <w:t xml:space="preserve">Viet, Nora; Clément, Michèle; Mouren, Raphaële. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.317-340, 2022</w:t>
+              <w:t xml:space="preserve">Boccace à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352799v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comptes amoureux, contes querelleux : Jeanne Flore ou l’éclosion d’une sociabilité lyonnaise »</w:t>
+                <w:t xml:space="preserve">« Portant le nom aymé de l’eau » Poétique du patronyme chez Charles Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boccace à Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.665-681, 2022, 978-2-406-12714-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7.p.0665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546451v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fontaine, passeur du De Asse?</w:t>
               </w:r>
@@ -2601,169 +2601,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être veuve d’imprimeur : les stratégies éditoriales de Jeanne de Marnef, Veuve Janot (1545–1547) »</w:t>
+                <w:t xml:space="preserve">« “Clio m’a promis / D’escripre à ses amis / D’Amour la mort cruelle” : Muses et querelle poétique au milieu des années 1540 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Perrine Galand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Paroles dégelées ». Propos de l’Atelier XVIe siècle, éd. Van Dung Le Flanchec, V. Montagne, A. Réach-Ngô, M.-C. Thomine et T. Tran, Paris, Classiques Garnier, 2016, p. 631–657.</w:t>
+              <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance, éd. A.-P. Pouey-Mounou et P. Galand, Genève, Droz, 2016, p. 199–213</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839364v1</w:t>
+                <w:t xml:space="preserve">hal-01839371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Clio m’a promis / D’escripre à ses amis / D’Amour la mort cruelle” : Muses et querelle poétique au milieu des années 1540 »</w:t>
+                <w:t xml:space="preserve">« Être veuve d’imprimeur : les stratégies éditoriales de Jeanne de Marnef, Veuve Janot (1545–1547) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance, éd. A.-P. Pouey-Mounou et P. Galand, Genève, Droz, 2016, p. 199–213</w:t>
+              <w:t xml:space="preserve">« Paroles dégelées ». Propos de l’Atelier XVIe siècle, éd. Van Dung Le Flanchec, V. Montagne, A. Réach-Ngô, M.-C. Thomine et T. Tran, Paris, Classiques Garnier, 2016, p. 631–657.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839371v1</w:t>
+                <w:t xml:space="preserve">hal-01839364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Charles Fontaine et ses imprimeurs-libraires</w:t>
               </w:r>
@@ -3143,319 +3143,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01618397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “De ceux qui de leur pouvoir aydent et favorisent au publiq” : Guillaume Rouillé, libraire à Lyon »</w:t>
+                <w:t xml:space="preserve">L'humaniste et l'imprimeur: les relations d'Étienne Dolet et de François Juste (1536-1539)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Charon; Christine Bénévent; Magali Vène. </w:t>
+              <w:t xml:space="preserve">Étienne Dolet (1509-2009). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passeurs de textes : imprimeurs et libraires à l’âge de l’humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études et rencontres de l'École des Chartes, pp.99-116, 2012</w:t>
+              <w:t xml:space="preserve">Étienne Dolet (1509-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839446v1</w:t>
+                <w:t xml:space="preserve">ujm-01618399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humaniste et l'imprimeur: les relations d'Étienne Dolet et de François Juste (1536-1539)</w:t>
+                <w:t xml:space="preserve">« “Avecques exhortation à tous lettrés Françoys, s’aymer et soubstenir l’un l’autre” : deux auto-traductions d’Étienne Dolet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Étienne Dolet (1509-2009). </w:t>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Marie-Sophie Masse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étienne Dolet (1509-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, 2012</w:t>
+              <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur (XIIe, XVIe siècles). Enquête sur les processus d’affirmation d’une identité linguistique et littéraire dans les deux Renaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.361-377, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01618399v1</w:t>
+                <w:t xml:space="preserve">hal-01839456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Avecques exhortation à tous lettrés Françoys, s’aymer et soubstenir l’un l’autre” : deux auto-traductions d’Étienne Dolet »</w:t>
+                <w:t xml:space="preserve">Parties de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Marie-Sophie Masse. </w:t>
+              <w:t xml:space="preserve">Bruno Roger-Vasselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur (XIIe, XVIe siècles). Enquête sur les processus d’affirmation d’une identité linguistique et littéraire dans les deux Renaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.361-377, 2012</w:t>
+              <w:t xml:space="preserve">Scève ou l’emblème de la perfection enchevêtrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED, pp.244-260 et 278-282, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839456v1</w:t>
+                <w:t xml:space="preserve">hal-01839444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parties de langue française</w:t>
+                <w:t xml:space="preserve">« “De ceux qui de leur pouvoir aydent et favorisent au publiq” : Guillaume Rouillé, libraire à Lyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Roger-Vasselin. </w:t>
+              <w:t xml:space="preserve">Annie Charon; Christine Bénévent; Magali Vène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scève ou l’emblème de la perfection enchevêtrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNED, pp.244-260 et 278-282, 2012</w:t>
+              <w:t xml:space="preserve">Passeurs de textes : imprimeurs et libraires à l’âge de l’humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études et rencontres de l'École des Chartes, pp.99-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839444v1</w:t>
+                <w:t xml:space="preserve">hal-01839446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parties de langue française</w:t>
               </w:r>
@@ -4057,51 +4057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B9120A"/>
+    <w:nsid w:val="0A9DE21B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4288,51 +4288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-rajchenbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11044437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/318663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053407294" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chfontaine.huma-num.fr/projet/presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064525ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/louise-labe-la-rime-feminine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Astier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-rajchenbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11044437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/318663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053407294" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chfontaine.huma-num.fr/projet/presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064525ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/louise-labe-la-rime-feminine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Astier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>