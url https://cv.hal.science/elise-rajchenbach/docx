--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -304,96 +304,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En sortant de l’“École lyonnaise”. Enquête sur la création et les implications intellectuelles et idéologiques d’une catégorie littéraire »</w:t>
+                <w:t xml:space="preserve">Les mots d’Arachné : le sujet labéen par le prisme de la « fonction réseau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46, pp.391-412</w:t>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les Œuvres de Louise Labé, XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232012v1</w:t>
+                <w:t xml:space="preserve">hal-04486737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Dieu gard la Muse Fontanique” : l’abondante contribution de Charles Fontaine à la forme poétique du “Dieu gard” »</w:t>
               </w:r>
@@ -442,96 +442,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots d’Arachné : le sujet labéen par le prisme de la « fonction réseau »</w:t>
+                <w:t xml:space="preserve">« En sortant de l’“École lyonnaise”. Enquête sur la création et les implications intellectuelles et idéologiques d’une catégorie littéraire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les Œuvres de Louise Labé, XXVII</w:t>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.391-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486737v1</w:t>
+                <w:t xml:space="preserve">hal-04232012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au seuil de l’auctorialité dans les Œuvres de Louise Labé : l’épître à Clémence de Bourges »</w:t>
               </w:r>
@@ -1194,165 +1194,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Roland furieux, Lyon, Sulpice Sabon pour Jean Thelusson, 1543–1544 »</w:t>
+                <w:t xml:space="preserve">« “À l’imitation de l’Archer.” Justifications linguistiques dans La Poesie Françoise de Charles de Sainte-Marthe (Lyon, Le Prince, 1540) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.45-54</w:t>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Choix de la langue dans la construction des publics à la Renaissance en France, pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839455v1</w:t>
+                <w:t xml:space="preserve">hal-01839457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “À l’imitation de l’Archer.” Justifications linguistiques dans La Poesie Françoise de Charles de Sainte-Marthe (Lyon, Le Prince, 1540) »</w:t>
+                <w:t xml:space="preserve">« Le Roland furieux, Lyon, Sulpice Sabon pour Jean Thelusson, 1543–1544 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Le Choix de la langue dans la construction des publics à la Renaissance en France, pp.95-107</w:t>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839457v1</w:t>
+                <w:t xml:space="preserve">hal-01839455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1853,251 +1853,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de Marguerite de Navarre (et de ses réseaux) dans l'élaboration du Recueil des œuvres de feu Bonaventure des Périers (1544)</w:t>
+                <w:t xml:space="preserve">« Portant le nom aymé de l’eau » Poétique du patronyme chez Charles Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.665-681, 2022, 978-2-406-12714-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7.p.0665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352799v1</w:t>
+                <w:t xml:space="preserve">hal-03546438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comptes amoureux, contes querelleux : Jeanne Flore ou l’éclosion d’une sociabilité lyonnaise »</w:t>
+                <w:t xml:space="preserve">L'influence de Marguerite de Navarre (et de ses réseaux) dans l'élaboration du Recueil des œuvres de feu Bonaventure des Périers (1544)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Viet, Nora; Clément, Michèle; Mouren, Raphaële. </w:t>
+              <w:t xml:space="preserve">Anne Boutet; Louise Daubigny; Marie-Bénédicte Le Hir; Stéphan Geonget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boccace à Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, A paraître</w:t>
+              <w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.317-340, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546451v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Portant le nom aymé de l’eau » Poétique du patronyme chez Charles Fontaine</w:t>
+                <w:t xml:space="preserve">« Comptes amoureux, contes querelleux : Jeanne Flore ou l’éclosion d’une sociabilité lyonnaise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viet, Nora; Clément, Michèle; Mouren, Raphaële. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boccace à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7.p.0665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03546438v1</w:t>
+                <w:t xml:space="preserve">hal-03546451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fontaine, passeur du De Asse?</w:t>
               </w:r>
@@ -2601,169 +2601,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Clio m’a promis / D’escripre à ses amis / D’Amour la mort cruelle” : Muses et querelle poétique au milieu des années 1540 »</w:t>
+                <w:t xml:space="preserve">« Être veuve d’imprimeur : les stratégies éditoriales de Jeanne de Marnef, Veuve Janot (1545–1547) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance, éd. A.-P. Pouey-Mounou et P. Galand, Genève, Droz, 2016, p. 199–213</w:t>
+              <w:t xml:space="preserve">« Paroles dégelées ». Propos de l’Atelier XVIe siècle, éd. Van Dung Le Flanchec, V. Montagne, A. Réach-Ngô, M.-C. Thomine et T. Tran, Paris, Classiques Garnier, 2016, p. 631–657.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839371v1</w:t>
+                <w:t xml:space="preserve">hal-01839364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être veuve d’imprimeur : les stratégies éditoriales de Jeanne de Marnef, Veuve Janot (1545–1547) »</w:t>
+                <w:t xml:space="preserve">« “Clio m’a promis / D’escripre à ses amis / D’Amour la mort cruelle” : Muses et querelle poétique au milieu des années 1540 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Perrine Galand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Paroles dégelées ». Propos de l’Atelier XVIe siècle, éd. Van Dung Le Flanchec, V. Montagne, A. Réach-Ngô, M.-C. Thomine et T. Tran, Paris, Classiques Garnier, 2016, p. 631–657.</w:t>
+              <w:t xml:space="preserve">La Muse s’amuse. Figures insolites de la Muse à la Renaissance, éd. A.-P. Pouey-Mounou et P. Galand, Genève, Droz, 2016, p. 199–213</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839364v1</w:t>
+                <w:t xml:space="preserve">hal-01839371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Charles Fontaine et ses imprimeurs-libraires</w:t>
               </w:r>
@@ -3143,319 +3143,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01618397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humaniste et l'imprimeur: les relations d'Étienne Dolet et de François Juste (1536-1539)</w:t>
+                <w:t xml:space="preserve">« “De ceux qui de leur pouvoir aydent et favorisent au publiq” : Guillaume Rouillé, libraire à Lyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Étienne Dolet (1509-2009). </w:t>
+              <w:t xml:space="preserve">Annie Charon; Christine Bénévent; Magali Vène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étienne Dolet (1509-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, 2012</w:t>
+              <w:t xml:space="preserve">Passeurs de textes : imprimeurs et libraires à l’âge de l’humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études et rencontres de l'École des Chartes, pp.99-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01618399v1</w:t>
+                <w:t xml:space="preserve">hal-01839446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Avecques exhortation à tous lettrés Françoys, s’aymer et soubstenir l’un l’autre” : deux auto-traductions d’Étienne Dolet »</w:t>
+                <w:t xml:space="preserve">L'humaniste et l'imprimeur: les relations d'Étienne Dolet et de François Juste (1536-1539)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Marie-Sophie Masse. </w:t>
+              <w:t xml:space="preserve">Étienne Dolet (1509-2009). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur (XIIe, XVIe siècles). Enquête sur les processus d’affirmation d’une identité linguistique et littéraire dans les deux Renaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.361-377, 2012</w:t>
+              <w:t xml:space="preserve">Étienne Dolet (1509-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839456v1</w:t>
+                <w:t xml:space="preserve">ujm-01618399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parties de langue française</w:t>
+                <w:t xml:space="preserve">« “Avecques exhortation à tous lettrés Françoys, s’aymer et soubstenir l’un l’autre” : deux auto-traductions d’Étienne Dolet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Roger-Vasselin. </w:t>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou; Marie-Sophie Masse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scève ou l’emblème de la perfection enchevêtrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNED, pp.244-260 et 278-282, 2012</w:t>
+              <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur (XIIe, XVIe siècles). Enquête sur les processus d’affirmation d’une identité linguistique et littéraire dans les deux Renaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.361-377, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839444v1</w:t>
+                <w:t xml:space="preserve">hal-01839456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “De ceux qui de leur pouvoir aydent et favorisent au publiq” : Guillaume Rouillé, libraire à Lyon »</w:t>
+                <w:t xml:space="preserve">Parties de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Charon; Christine Bénévent; Magali Vène. </w:t>
+              <w:t xml:space="preserve">Bruno Roger-Vasselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passeurs de textes : imprimeurs et libraires à l’âge de l’humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Études et rencontres de l'École des Chartes, pp.99-116, 2012</w:t>
+              <w:t xml:space="preserve">Scève ou l’emblème de la perfection enchevêtrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED, pp.244-260 et 278-282, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839446v1</w:t>
+                <w:t xml:space="preserve">hal-01839444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parties de langue française</w:t>
               </w:r>
@@ -4057,51 +4057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A9DE21B"/>
+    <w:nsid w:val="378956E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4288,51 +4288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-rajchenbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11044437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/318663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053407294" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chfontaine.huma-num.fr/projet/presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064525ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/louise-labe-la-rime-feminine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Astier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-rajchenbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11044437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/318663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000053407294" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chfontaine.huma-num.fr/projet/presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.090.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064525ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/louise-labe-la-rime-feminine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Astier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01618399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>