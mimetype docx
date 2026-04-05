--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -376,295 +376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04820692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and rheological study of a Nd-oxyapatite-bearing melt</w:t>
+                <w:t xml:space="preserve">International perspectives on glass waste form development for low-level and intermediate-level radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanini Jiusti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Regnier</w:t>
+                <w:t xml:space="preserve">John Mccloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Malivert</w:t>
+                <w:t xml:space="preserve">Brian Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Neyret</w:t>
+                <w:t xml:space="preserve">Malin Dixon Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Leith Ghazzai</w:t>
+                <w:t xml:space="preserve">Jonathan Evarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122847⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2024.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04495269v1</w:t>
+                <w:t xml:space="preserve">hal-04717481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International perspectives on glass waste form development for low-level and intermediate-level radioactive waste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization and rheological study of a Nd-oxyapatite-bearing melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Riley</w:t>
+                <w:t xml:space="preserve">Jeanini Jiusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malin Dixon Wilkins</w:t>
+                <w:t xml:space="preserve">Vincent Malivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Evarts</w:t>
+                <w:t xml:space="preserve">Muriel Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bussey</w:t>
+                <w:t xml:space="preserve">Mohamed-Leith Ghazzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 628, pp.122847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2024.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717481v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04495269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of P$_2$O$_5$ in a Na$_2$O-rich aluminoborosilicate glass</w:t>
               </w:r>
@@ -780,103 +780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of cerianite crystals and its effect on the rheology of a simplified nuclear glass melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanini Jiusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Maria Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Malivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (4), pp.502-521. </w:t>
@@ -2187,389 +2187,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radiation tolerance of specific optical fibres exposed to 650 kGy(Si) of ionizing radiation</w:t>
+                <w:t xml:space="preserve">Transverse UV-laser irradiation-induced defects and absorption in a single-mode erbium-doped optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Arvidsson</w:t>
+                <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dunn</w:t>
+                <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Issever</w:t>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Huffman</w:t>
+                <w:t xml:space="preserve">J.-P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Jones</w:t>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (07), pp.P07010-P07010. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (9), pp.1296-1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/4/07/P07010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732983v1</w:t>
+                <w:t xml:space="preserve">hal-00388360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse UV-laser irradiation-induced defects and absorption in a single-mode erbium-doped optical fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The radiation tolerance of specific optical fibres exposed to 650 kGy(Si) of ionizing radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ouerdane</w:t>
+                <w:t xml:space="preserve">B Arvidsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukenter</w:t>
+                <w:t xml:space="preserve">K Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Meunier</w:t>
+                <w:t xml:space="preserve">C Issever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Girard</w:t>
+                <w:t xml:space="preserve">B Huffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (07), pp.P07010-P07010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/4/07/P07010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00388360v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core Versus Cladding Effects of Proton Irradiation on Erbium-Doped Optical Fiber: Micro-Luminescence Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (4), pp.2223, 2228. </w:t>
@@ -2607,64 +2607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton- and Gamma-Induced Effects on Erbium-Doped Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,77 +2767,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 480-481, pp.323-328. </w:t>
@@ -3522,177 +3522,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04664255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Crystallization in a Glass-Ceramic Seal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlene Vallat</w:t>
+                <w:t xml:space="preserve">Incorporation of rhenium into borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Leith Ghazzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Moles</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Solid Oxide Fuel Cells (SOFC-XVIII) - 243rd ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">USTV-DGG joint meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04175123v1</w:t>
+                <w:t xml:space="preserve">cea-04723908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation and structural investigations of dismantling nuclear waste in an alkali-rich borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achigar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3747,307 +3738,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sumglass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA ISEC, Sep 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of rhenium into borosilicate glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Leith Ghazzai</w:t>
+                <w:t xml:space="preserve">Sealing glasses for high temperature electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Begos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USTV-DGG joint meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">SumGlass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04723908v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04664254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing glasses for high temperature electrolysis</w:t>
+                <w:t xml:space="preserve">Study of the Crystallization in a Glass-Ceramic Seal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Begos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Solid Oxide Fuel Cells (SOFC-XVIII) - 243rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Boston, United States. pp.2369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/11106.2369ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04664254v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04175123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
               </w:r>
@@ -4788,103 +4788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial distribution of proton-induced effects in erbium-doped optical fibers : micro-luminescence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation effects on components and systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Deauville, France. pp.461-466</w:t>
@@ -4913,90 +4913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des irradiations UV sur les fibres optiques dopées erbium : Mesures directe des pertes induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5038,90 +5038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres optiques dopées erbium sous environnement ionisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Uffelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gusarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4C17F68"/>
+    <w:nsid w:val="00E24B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5484,51 +5484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0770-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231710984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-1251-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04495269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanini Jiusti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malivert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Leith Ghazzai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122847" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achigar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Maria Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16639" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Majerus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2011.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPBKHZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arvidsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issever" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huffman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/4/07/P07010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tortech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4V9ND4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00326325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00197475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910859" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussellier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastouret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuyt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0770-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231710984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-1251-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04495269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanini Jiusti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malivert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Leith Ghazzai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achigar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Maria Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16639" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Majerus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2011.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPBKHZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tortech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4V9ND4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arvidsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dunn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issever" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huffman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/4/07/P07010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00326325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00197475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910859" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussellier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastouret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuyt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>