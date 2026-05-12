--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -2187,389 +2187,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse UV-laser irradiation-induced defects and absorption in a single-mode erbium-doped optical fiber</w:t>
+                <w:t xml:space="preserve">The radiation tolerance of specific optical fibres exposed to 650 kGy(Si) of ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tortech</w:t>
+                <w:t xml:space="preserve">B Arvidsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ouerdane</w:t>
+                <w:t xml:space="preserve">K Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukenter</w:t>
+                <w:t xml:space="preserve">C Issever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Meunier</w:t>
+                <w:t xml:space="preserve">B Huffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Girard</w:t>
+                <w:t xml:space="preserve">M Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (9), pp.1296-1299. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (07), pp.P07010-P07010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/4/07/P07010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388360v1</w:t>
+                <w:t xml:space="preserve">hal-04732983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radiation tolerance of specific optical fibres exposed to 650 kGy(Si) of ionizing radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse UV-laser irradiation-induced defects and absorption in a single-mode erbium-doped optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tortech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Arvidsson</w:t>
+                <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dunn</w:t>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Issever</w:t>
+                <w:t xml:space="preserve">J.-P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Huffman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Jones</w:t>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (9), pp.1296-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/4/07/P07010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core Versus Cladding Effects of Proton Irradiation on Erbium-Doped Optical Fiber: Micro-Luminescence Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (4), pp.2223, 2228. </w:t>
@@ -2607,64 +2607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton- and Gamma-Induced Effects on Erbium-Doped Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,77 +2767,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 480-481, pp.323-328. </w:t>
@@ -3272,523 +3272,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04651387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Nuclear Waste Vitrification: A Multifaceted Modelling Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Regnier</w:t>
+                <w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Begos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global 2024 - International Conference on Nuclear Fuel Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tokyo (Japan), France</w:t>
+              <w:t xml:space="preserve">EFCF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705849v1</w:t>
+                <w:t xml:space="preserve">cea-04664255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlene Vallat</w:t>
+                <w:t xml:space="preserve">Advancements in Nuclear Waste Vitrification: A Multifaceted Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">Global 2024 - International Conference on Nuclear Fuel Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04664255v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of rhenium into borosilicate glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Leith Ghazzai</w:t>
+                <w:t xml:space="preserve">Incorporation and structural investigations of dismantling nuclear waste in an alkali-rich borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achigar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USTV-DGG joint meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Sumglass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA ISEC, Sep 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04723908v1</w:t>
+                <w:t xml:space="preserve">hal-04232560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation and structural investigations of dismantling nuclear waste in an alkali-rich borosilicate glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Caurant</w:t>
+                <w:t xml:space="preserve">Incorporation of rhenium into borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Leith Ghazzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumglass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA ISEC, Sep 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">USTV-DGG joint meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232560v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04723908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sealing glasses for high temperature electrolysis</w:t>
               </w:r>
@@ -4788,103 +4788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial distribution of proton-induced effects in erbium-doped optical fibers : micro-luminescence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation effects on components and systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Deauville, France. pp.461-466</w:t>
@@ -4913,90 +4913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des irradiations UV sur les fibres optiques dopées erbium : Mesures directe des pertes induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5038,90 +5038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres optiques dopées erbium sous environnement ionisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Uffelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gusarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00E24B33"/>
+    <w:nsid w:val="41F0B3B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5484,51 +5484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0770-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231710984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-1251-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04495269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanini Jiusti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malivert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Leith Ghazzai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achigar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Maria Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16639" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Majerus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2011.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPBKHZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tortech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4V9ND4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arvidsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dunn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issever" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huffman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/4/07/P07010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00326325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00197475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910859" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussellier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastouret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuyt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0770-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231710984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-1251-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccloy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Riley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Dixon Wilkins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evarts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bussey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.08.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04495269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanini Jiusti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malivert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Leith Ghazzai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achigar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;gnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Maria Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16639" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Majerus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delattre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matzen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.07.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9HR27FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2011.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPBKHZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arvidsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issever" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huffman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/4/07/P07010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tortech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X4V9ND4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00326325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2000786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00197475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910859" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04651387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussellier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastouret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuyt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>