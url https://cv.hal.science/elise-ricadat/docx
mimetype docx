--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t>
+                <w:t xml:space="preserve">How do healthcare providers adapt to AYA–parent dynamics when supporting adolescents and young adults (AYA) with cancer? A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+                <w:t xml:space="preserve">Cassandra Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Isabelle Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chabrol</w:t>
+                <w:t xml:space="preserve">Karl-Leo Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Fansten</w:t>
+                <w:t xml:space="preserve">Manon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+                <w:t xml:space="preserve">Anne-Laure Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31, </w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.103085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2025.103085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05388317v1</w:t>
+                <w:t xml:space="preserve">hal-05433389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do healthcare providers adapt to AYA–parent dynamics when supporting adolescents and young adults (AYA) with cancer? A qualitative study</w:t>
+                <w:t xml:space="preserve">Les enjeux de la professionnalisation des patients-partenaires : apports de la psychodynamique du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Patinet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2025.103085⟩</w:t>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 53 (1), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trav.053.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433389v1</w:t>
+                <w:t xml:space="preserve">hal-05081057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la professionnalisation des patients-partenaires : apports de la psychodynamique du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Ricadat</w:t>
+                <w:t xml:space="preserve">La psychothérapie est un travail : quels enjeux pour son évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (276), pp.37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081057v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychothérapie est un travail : quels enjeux pour son évaluation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Fansten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ricadat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385439v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social support for the chronically ill during lockdown. Qualitative research in the COVID‐19 pandemic</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Virole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rivollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1030,931 +1030,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Health Crisis and Chronic Illness: Protocol for a Qualitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">La construction du couple chez les adolescents et jeunes adultes atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Citrini</w:t>
+                <w:t xml:space="preserve">K.-L. Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Craus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.e28728. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1-2), pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/28728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03356697v1</w:t>
+                <w:t xml:space="preserve">hal-04197490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du couple chez les adolescents et jeunes adultes atteints de cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sexuality and Fertility-Related Issues in Women after Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Forgeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vexiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0151⟩</w:t>
+              <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (5), pp.432.e1-432.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtct.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197490v1</w:t>
+                <w:t xml:space="preserve">hal-05081067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexuality and Fertility-Related Issues in Women after Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jestin</w:t>
+                <w:t xml:space="preserve">COVID-19 Health Crisis and Chronic Illness: Protocol for a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vexiau</w:t>
+                <w:t xml:space="preserve">Marie Citrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chevillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Ricadat</w:t>
+                <w:t xml:space="preserve">Yann Craus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (5), pp.432.e1-432.e6. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.e28728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtct.2021.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/28728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081067v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t>
+                <w:t xml:space="preserve">Interdisciplinarité de la recherche : subjectivité du chercheur et confusion des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gaille</w:t>
+                <w:t xml:space="preserve">C. Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-L. Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Araneda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">É. Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020228⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.221 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049539v1</w:t>
+                <w:t xml:space="preserve">hal-03491127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche qualitative en psychanalyse : l’étude du cas de la théorisation ancrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kaakai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03085823v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche qualitative en psychanalyse : l’étude du cas de la théorisation ancrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Araneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ricadat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kaakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1199-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081083v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarité de la recherche : subjectivité du chercheur et confusion des langues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Araneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kaakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, pp.221 - 225. </w:t>
+              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.e64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491127v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03085823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents and young adults with cancer: How multidisciplinary health care teams adapt their practices to better meet their specific needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Leo Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fradkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (7), pp.1576-1582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,90 +1988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre soignants et chercheurs, quelle communication ? Exemple d’une recherche-action menée dans un service d’hématologie pour adolescents et jeunes adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-L. Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.34-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soignant face au corps de l’adolescent et du jeune adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.76-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2183,90 +2183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du processus de subjectivation des adolescents et jeunes adultes atteints de cancer dans la relation de soin : le point de vue des soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fradkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Leo Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2313,77 +2313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer : une autre latence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fradkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Araneda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, T. 34 n°3 (3), pp.539-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sauveplane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,90 +2560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être soignant à l’hôpital auprès d’adolescents atteints d’une maladie potentiellement mortelle : une clinique de l’extrême ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fradkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Leo Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 66 (2), pp.57-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,281 +2703,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pansement à la pensée : quel(s) dispositif(s) clinique(s) pour les patients gravement brûlés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quels résultats attendre d’une recherche qualitative en psychologie clinique d’orientation psychanalytique menée dans le champ de la médecine et du soin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belemkasser Sabrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Libbey Eurotext. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie psychique à l’hôpital – Modèles de recherche et pratiques clinique</w:t>
+              <w:t xml:space="preserve">Vie psychique à l’hôpital – Modèles de recherche et pratiques cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOIN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.129-141, 2024, Collection "La Personne en Médecine", 978-2-7040-1743-0</w:t>
+              <w:t xml:space="preserve">, p. 37-52., 2024, Collection "La Personne en Médecine", 978-2-7040-1743-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704393v1</w:t>
+                <w:t xml:space="preserve">hal-04704401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels résultats attendre d’une recherche qualitative en psychologie clinique d’orientation psychanalytique menée dans le champ de la médecine et du soin ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Du pansement à la pensée : quel(s) dispositif(s) clinique(s) pour les patients gravement brûlés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belemkasser Sabrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Libbey Eurotext. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie psychique à l’hôpital – Modèles de recherche et pratiques cliniques</w:t>
+              <w:t xml:space="preserve">Vie psychique à l’hôpital – Modèles de recherche et pratiques clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOIN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-141, 2024, Collection "La Personne en Médecine", 978-2-7040-1743-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOIN</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04704401v1</w:t>
+                <w:t xml:space="preserve">hal-04704393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de psycho-oncologie de l’enfant et de l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-L. Schwering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Manuel de psycho-oncologie de l’enfant et de l’adolescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, DUNOD, pp.141-171, 2023, 978-2-10-084126-4</w:t>
@@ -3019,51 +3019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining interviews and drawings: methodological considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Virole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New trends in Qualitative Research, Book of the 6th world conference on qualitative research book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2022, New trends in qualitative research, 2184-7770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Proia-Lelouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3263,51 +3263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucoviscidose : revivre grâce au traitement qui révolutionne cette maladie génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lefève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Maglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3338,51 +3338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revivre après le traitement d’une maladie génétique rare : l’exemple de la drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lefève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sexualité et cancer » - Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (3), pp.283-284, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3594,90 +3594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il de l’annonce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-L. Schwering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -3731,51 +3731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESTINS DU SEXUEL ET SEXUALITÉ À L'ÉPREUVE DU CANCER Étude qualitative d'une population d'adolescents et de jeunes adultes traités dans une unité d’hématologie dédiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Ricadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Paris 7 - Denis Diderot, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3971,51 +3971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05433389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Patinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aujoulat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Leo Schwering" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure S&#233;bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2025.103085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.053.0129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ricadat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Virole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beauvais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabannes-Hamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Virginie Barraud-Lange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2021.0137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03965314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fresneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03833137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Agboli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Botbol-Baum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brackelaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa D&#8217;aguanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-L. Schwering" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boissel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Forgeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vexiau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2021.02.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricadat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.01.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ricadat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.06.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fradkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aujoulat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0620-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.097.0539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leprince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauveplane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Seigneur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.10.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.066.0057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04704393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belemkasser Sabrina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejle.com/fr/catalogue/doc/vie-psychique-a-l-hopital_1916/lm_ouvrage.dhtml?srsltid=AfmBOorzMcZiRBFtyKF0uo9bEKwaSyIoIF1Mfg-uXAerorTTauCVC0t9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04704401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04704339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36367/ntqr.11.e545" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03965418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04729745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Maglio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04729759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;bert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04703816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05433389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Patinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aujoulat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Leo Schwering" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure S&#233;bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2025.103085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.053.0129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ricadat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Virole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beauvais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berthaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabannes-Hamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Virginie Barraud-Lange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2021.0137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03965314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fresneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03833137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Agboli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Botbol-Baum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brackelaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa D&#8217;aguanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-L. Schwering" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boissel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0151" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Forgeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jestin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vexiau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2021.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ricadat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.06.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricadat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fradkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aujoulat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0620-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.097.0539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leprince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauveplane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Seigneur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.10.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.066.0057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04704401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiejle.com/fr/catalogue/doc/vie-psychique-a-l-hopital_1916/lm_ouvrage.dhtml?srsltid=AfmBOorzMcZiRBFtyKF0uo9bEKwaSyIoIF1Mfg-uXAerorTTauCVC0t9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04704393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belemkasser Sabrina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04704339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36367/ntqr.11.e545" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03965418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04729745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Maglio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04729759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03976266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2022-0208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04197542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;bert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04703816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>