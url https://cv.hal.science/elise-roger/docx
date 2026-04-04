--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -485,278 +485,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging manifold learning techniques to explore white matter anomalies: An application of the TractLearn pipeline in epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Roger</w:t>
+                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Attyé</w:t>
+                <w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103209⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811134v1</w:t>
+                <w:t xml:space="preserve">hal-03811050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Leveraging manifold learning techniques to explore white matter anomalies: An application of the TractLearn pipeline in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">A. Attyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cousin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.103209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811050v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive mapping of language and memory with the GE2REC protocol</w:t>
               </w:r>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Attye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual conference, Canada</w:t>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM (Organization of the human Brain Mapping) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. , 2018, </w:t>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.63" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atty&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108357" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torlay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banjac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.63" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atty&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108357" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torlay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banjac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>