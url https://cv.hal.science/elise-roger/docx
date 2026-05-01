--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -368,663 +368,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing links: The functional unification of language and memory (L∪M)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Roger</w:t>
+                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Banjac</w:t>
+                <w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.012⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624908v1</w:t>
+                <w:t xml:space="preserve">hal-03811050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Leveraging manifold learning techniques to explore white matter anomalies: An application of the TractLearn pipeline in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">A. Attyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cousin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.103209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811050v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging manifold learning techniques to explore white matter anomalies: An application of the TractLearn pipeline in epilepsy</w:t>
+                <w:t xml:space="preserve">Missing links: The functional unification of language and memory (L∪M)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Attyé</w:t>
+                <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renard</w:t>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, pp.103209. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.104489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811134v1</w:t>
+                <w:t xml:space="preserve">hal-03624908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive mapping of language and memory with the GE2REC protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction of the clinical and naming status after anterior temporal lobe resection in patients with epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Célise Haldin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11682-020-00355-x⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091631v1</w:t>
+                <w:t xml:space="preserve">hal-03425690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the clinical and naming status after anterior temporal lobe resection in patients with epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive mapping of language and memory with the GE2REC protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Banjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Mosca</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Minotti</w:t>
+                <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, </w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.1562-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11682-020-00355-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425690v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning approach to explore cognitive signatures in patients with temporo-mesial epilepsy</w:t>
               </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,77 +1304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epileptic Disord Epileptic Disord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.88 - 98. </w:t>
@@ -1578,51 +1578,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifold learning reveals anomalies of language and memory processing in patients with temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Attye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual conference, Canada</w:t>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM (Organization of the human Brain Mapping) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. , 2018, </w:t>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.63" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atty&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108357" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torlay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banjac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.63" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atty&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torlay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banjac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>