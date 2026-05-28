--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galectin-3/CD146 interaction promotes renal damage and systemic inflammation after acute kidney injury</w:t>
+                <w:t xml:space="preserve">When age tips the balance: A dual mechanism affecting hemispheric specialization for language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boutin</w:t>
+                <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Figueroa</w:t>
+                <w:t xml:space="preserve">Loïc Labache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roger</w:t>
+                <w:t xml:space="preserve">Noah Hamlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hadjadj</w:t>
+                <w:t xml:space="preserve">Jordanna Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Piedagnel</w:t>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.41575. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25477-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390998v1</w:t>
+                <w:t xml:space="preserve">hal-05162629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When age tips the balance: A dual mechanism affecting hemispheric specialization for language</w:t>
+                <w:t xml:space="preserve">Galectin-3/CD146 interaction promotes renal damage and systemic inflammation after acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Roger</w:t>
+                <w:t xml:space="preserve">L. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Labache</w:t>
+                <w:t xml:space="preserve">S. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Hamlin</w:t>
+                <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordanna Kruse</w:t>
+                <w:t xml:space="preserve">S. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Baciu</w:t>
+                <w:t xml:space="preserve">R. Piedagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25477-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162629v1</w:t>
+                <w:t xml:space="preserve">hal-05390998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,90 +508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging manifold learning techniques to explore white matter anomalies: An application of the TractLearn pipeline in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Attyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36, pp.103209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -625,90 +625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing links: The functional unification of language and memory (L∪M)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.104489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the clinical and naming status after anterior temporal lobe resection in patients with epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,51 +889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive mapping of language and memory with the GE2REC protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,51 +1010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning approach to explore cognitive signatures in patients with temporo-mesial epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Torlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubs disruption in mesial temporal lobe epilepsy. A resting‐state fMRI study on a language‐and‐memory network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,51 +1278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The link between structural connectivity and neurocognition illustrated by focal epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematode interactions : research of molecular determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Attye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,295 +1697,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Connectivity of Language and Memory as a Cognitive Biomarker in Temporal Lobe Epilepsy : Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multimodal assessment of language and memory reorganization. A proof of concept in two patients with temporal lobe epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience Society (CNS) 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35275.90401⟩</w:t>
+              <w:t xml:space="preserve">OHBM (Organization of the human Brain Mapping) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20097.35686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916542v1</w:t>
+                <w:t xml:space="preserve">hal-01916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal assessment of language and memory reorganization. A proof of concept in two patients with temporal lobe epilepsy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional Connectivity of Language and Memory as a Cognitive Biomarker in Temporal Lobe Epilepsy : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Renard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM (Organization of the human Brain Mapping) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. , 2018, </w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience Society (CNS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Boston, MA, United States. 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20097.35686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35275.90401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916827v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.63" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atty&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torlay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banjac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piedagnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25477-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atty&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Mosca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03091631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00355-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torlay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banjac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02366988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35275.90401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guichet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>