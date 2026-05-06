--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -298,265 +298,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 2: field determination of Co(II) /Ni(II) and Pb(II) /Zn(II) of on-site soil extractions by electrochemical stripping techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical Rationale of Matrix Effects Involved in the Response of Hydrogel-Embedded Luminescent Metal Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Hackel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guilleux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/geochem2023-057⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios14110552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563958v1</w:t>
+                <w:t xml:space="preserve">hal-04781382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Rationale of Matrix Effects Involved in the Response of Hydrogel-Embedded Luminescent Metal Biosensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 2: field determination of Co(II) /Ni(II) and Pb(II) /Zn(II) of on-site soil extractions by electrochemical stripping techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.552. </w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios14110552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/geochem2023-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781382v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroanalytical Trace Metal Cations Quantification and Speciation in Freshwaters: Historical Overview, Critical Review of the Last Five Years and Road Map for Developing Dynamic Speciation Field Measurements</w:t>
               </w:r>
@@ -735,642 +735,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalytical metal sensor with built-in oxygen filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing On-Site Trace Level Speciation of Lead, Cadmium and Zinc by Stripping Chronopotentiometry (SCP): Fast Screening and Quantification of Total Metal Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Gajdar</w:t>
+                <w:t xml:space="preserve">Aoife Morrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Herzog</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338544⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (18), pp.5502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26185502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222166v1</w:t>
+                <w:t xml:space="preserve">hal-03341968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing On-Site Trace Level Speciation of Lead, Cadmium and Zinc by Stripping Chronopotentiometry (SCP): Fast Screening and Quantification of Total Metal Concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Hackel</w:t>
+                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to aquatic nanoparticles beyond the Non-Ideal Competitive Adsorption (NICA)-Donnan level: Theory and application to analysis of proton titration data for humic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aoife Morrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Pinheiro</w:t>
+                <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26185502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.642-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341968v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to aquatic nanoparticles beyond the Non-Ideal Competitive Adsorption (NICA)-Donnan level: Theory and application to analysis of proton titration data for humic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroanalytical metal sensor with built-in oxygen filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Gajdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome F.L. Duval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 583, pp.642-651. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1167, pp.338544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989151v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the binding heterogeneity of trace metal cations with SiO2 nanoparticles using full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP): Obtaining binding curves in labile heterogeneous macromolecular systems for any metal-to-ligand ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Goveia</w:t>
+                <w:t xml:space="preserve">Encarna Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Guerreiro Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+                <w:t xml:space="preserve">Jaume Puy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.614574. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.114436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.614574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007133v1</w:t>
+                <w:t xml:space="preserve">hal-02902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP): Obtaining binding curves in labile heterogeneous macromolecular systems for any metal-to-ligand ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the binding heterogeneity of trace metal cations with SiO2 nanoparticles using full wave analysis of stripping chronopotentiometry at scanned deposition potential (SSCP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana S. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Guerreiro Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jaume Puy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.114436. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.614574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.614574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902592v1</w:t>
+                <w:t xml:space="preserve">hal-03007133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the electroanalytical speciation analysis of indium</w:t>
               </w:r>
@@ -1382,64 +1382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepita Pla-Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarna Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1480,3302 +1480,3314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Especiação dinâmica de metais traço em ambiente aquático usando cronopotenciometria de redissolução anódica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do luminescent bacterial metal-sensors probe? Insights from confrontation between experiments and flux-based theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S.C. Monteiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Goveia</w:t>
+                <w:t xml:space="preserve">Romain Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rotureau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Química Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170242⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.482 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066948v1</w:t>
+                <w:t xml:space="preserve">hal-01933192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do luminescent bacterial metal-sensors probe? Insights from confrontation between experiments and flux-based theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+                <w:t xml:space="preserve">Especiação dinâmica de metais traço em ambiente aquático usando cronopotenciometria de redissolução anódica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S.C. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Présent</w:t>
+                <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Billard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.H. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.05.033⟩</w:t>
+              <w:t xml:space="preserve">Química Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (7), pp.796-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933192v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intracellular metallothionein on metal biouptake and partitioning dynamics at bacterial interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (43), pp.29114 - 29124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7cp05456d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and thermodynamic determinants of trace metal partitioning at biointerphases: the role of intracellular speciation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (44), pp.30415-30435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP05717A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of soft nanoparticulate ligands on trace metal complexation thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (46), pp.31711-31724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP06880D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics studies using stripping electroanalytical techniques. Part 1: Lability of small complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 752, pp.68-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Multiresponsive Brush-Decorated Nanoparticles: A Combined Electrokinetic, DLS, and SANS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R. S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Paulo S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (16), pp.4779-4790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Metal Biouptake from the Analysis of Bulk Metal Depletion Kinetics at Various Cell Concentrations: Theory and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (2), pp.990-998. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es505049f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of metal uptake by charged soft biointerphases: impacts of depletion, internalisation, adsorption and excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (16), pp.7401-7416. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp00210e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of metal speciation dynamics in clay minerals dispersion by stripping chronopotentiometry techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 441, pp.291-297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of metallic ions on electrohydrodynamics of soft colloidal polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre S. Sagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 435, pp.16-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-responsiveness of C12E6/polymer complexes swollen with dodecane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 ((42)), pp. 13294-13303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp106127w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Features of Metal Complexes with Polysaccharide Colloids: Impact of Ionic Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman P. Van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (46), pp.12879-12884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of amphiphilic polysaccharides as stabilizers in direct and inverse free-radical miniemulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Choquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (1-2), pp.84-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of metal ion binding by polysaccharide colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman P. Van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (31), pp.7177-7184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLL 68-Nanoscopic probing of amphiphilic polysaccharide drug carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri A. Camesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yatao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From polymeric surfactants to colloidal systems 4. Neutral and anionic amphiphilic polysaccharides for miniemulsion stabilization and polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 308 (1-3), pp.25-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From polymeric surfactants to colloidal systems (3): Neutral and anionic polymeric surfactants derived from dextran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 301 (1-3), pp.229-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.12.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Swelling and the Electrohydrodynamic Properties of Functionalized Carboxymethyldextran Macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (16), pp.8460 - 8473. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la700427p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From polymeric surfactants to colloidal systems (1): Amphiphilic dextrans for emulsion preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Camesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 288 (1-3), pp.131-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of aqueous solutions of polysaccharides and hydrophobically modified polysaccharides : application of fedors equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (5), pp.1086-1092. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2005.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From polymeric surfactants to colloidal systems (2): Preparation of colloidal dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Camesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 288 (1-3), pp.62-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Polymeric Surfactants Derived from Dextran : a study of their aqueous solution behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 206 (20), pp.2038-2046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.200500252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration dependence of aqueous solution viscosities of amphiphilic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.4940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma050236t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic derivatives of dextran : adsorption at air/water and oil/water interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Amphiphilic Polysaccharides : Useful Tools for the Preparation of Nanparticles with Controlled Surface Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (16), pp.6956-6963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0490341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.06.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00079357v1</w:t>
+                <w:t xml:space="preserve">hal-00017230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Polysaccharides : Useful Tools for the Preparation of Nanparticles with Controlled Surface Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Amphiphilic derivatives of dextran : adsorption at air/water and oil/water interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Dellacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0490341⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00017230v1</w:t>
+                <w:t xml:space="preserve">hal-00079357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsifying properties of neutral and ionic polymer surfactants based on dextran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6, pp.1430-1438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B314454M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4785,146 +4797,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de spéciation des métaux traces en solution par des techniques de 'Stripping Chronopotentiometry' : du laboratoire vers le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroanalytical development for indium speciation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4940,504 +4952,504 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects on Cd(II) binding with soft nanoparticulate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of anionic antimony species by Donnan Membrane Technique (DMT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Caridade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of bulk metal depletion kinetics for assessment of metal partitioning dynamics at biointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle structure effects on metal Chemodynamics: a combined electrokinetic, DLS, SANS and SSCP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5447,362 +5459,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the electrostatic and chemical components of the stability of indium-nanoparticulate humics complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces against pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Antwerp, Sep 2022, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGNES and SSCP determination of free indium ion concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaume Puy</w:t>
+                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to humic matter beyond the approximate Donnan level: theory and application to analysis of proton titration data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference Interfaces Against Pollution (IAP2021)</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232019v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the electrostatic component of protons binding to humic matter beyond the approximate Donnan level: theory and application to analysis of proton titration data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGNES and SSCP determination of free indium ion concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galceran Josep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarna Companys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
+              <w:t xml:space="preserve">11th International Conference Interfaces Against Pollution (IAP2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504642v1</w:t>
+                <w:t xml:space="preserve">hal-03232019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic trace metal speciation and bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5831,1160 +5843,1160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du LIEC ‘l'Interdisciplinarité au service des sciences de l'environnement’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free indium concentration measured with AGNES: speciation in solution, lability of complexes and dissolution of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepita Pla-Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarna Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium under scrutiny with AGNES: speciation in solution and dissolution of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepita Pla-Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarna Companys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST ACTION Final Meeting Technology Critical Elements –Sources, Chemistry and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake at microbial interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the response of whole-cell metal sensing bioreporters reflects the dynamics of metal biouptake ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, la Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects on thermodynamics of metal binding with responsive core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.S. Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake and toxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain M. Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lavoie</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140412v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and thermodynamics of metal partitioning at the cell-solution interface: impacts of intracellular speciation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Swiss Geoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake and toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140411v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing temperature effects on metal chemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Interfaces Against Pollution (IAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6994,163 +7006,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle Preparation by Miniemulsion Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tharwat F. Tadros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emulsion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.107-132, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527626564.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7160,91 +7172,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextranes amphiphiles : adsorption aux interfaces liquide/liquide et application à la stabilisation d'émulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7254,114 +7266,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextranes amphiphiles : adsorption aux interfaces liquide/liquide et application à la stabilisation d'émulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005INPL019N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7508,51 +7520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05485339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213173v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinourou Kon&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70040" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04563958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hackel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110552" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128859" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pinheiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185502" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989151v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S. Rocha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goveia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.614574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Companys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Puy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114436" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rotureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Pla-Vilanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Monteiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Masini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05717A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505049f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp00210e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.09.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H053NVSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre S. Sagou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.10.038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDL8WDW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouilloux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sadtler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106127w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman P. Van Leeuwen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Choquenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.06.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGVS6X5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri A. Camesano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatao Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Leonard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.05.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZKDJKH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6K7H1BH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700427p" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HGC7KDF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leonard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Camesano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.044" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJFRSDF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2005.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK63Z1FK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.02.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM20CX1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellacherie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Six" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050236t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.06.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTWCTL3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0490341" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3XSJL4J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314454M" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8MW3JMBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caridade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140388v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Tehrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142065v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Paquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavoie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527626564.ch7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL019N" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05485339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05213173v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinourou Kon&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P. Pinheiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70040" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110552" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04563958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hackel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062831" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.128859" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Morrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pinheiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989151v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F.L. Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Companys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Puy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114436" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S. Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goveia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro Alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.614574" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rotureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Pla-Vilanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.11.061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JPLM5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Monteiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rotureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Masini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170242" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05717A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo S. Farinha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06880D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. S. Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505049f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp00210e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.09.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H053NVSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre S. Sagou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.10.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDL8WDW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouilloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sadtler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106127w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman P. Van Leeuwen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Choquenet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGVS6X5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri A. Camesano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatao Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Leonard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.05.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZKDJKH0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6K7H1BH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700427p" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HGC7KDF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leonard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Camesano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJFRSDF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2005.11.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK63Z1FK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.02.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM20CX1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200500252" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WH9LPLZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellacherie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Six" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050236t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0490341" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3XSJL4J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.06.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTWCTL3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314454M" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8MW3JMBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Farinha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caridade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04283887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Tehrani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dago" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142065v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.S. Farinha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Paquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavoie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066950v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Wu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527626564.ch7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL019N" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>