--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété foncière et processus d’artificialisation. Lecture croisée de deux territoires européens (France-Allemagne) durant la seconde moitié du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land use and consumption in a historical perspective. Definitions, concepts and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabiSAlp, Accademia di architettura, Università della Svizzera italiana, Oct 2024, Mendrisio, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme écosystème foncier. Rapports au sol, établissements humains et modes d'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Grenoble, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et partage des sols. Quels systèmes fonciers face aux enjeux écologiques de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville qui s’adapte. Développement urbain et héritage culturel face aux changements environnementaux / 22èmes rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Université Internationale de Rabat, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil designs: what representations in the field of architecture and urban planning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique / Soils and undergrounds in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, PACTE, Univ. Grenoble Alpes, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Contributions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol(s) en partage : le sol comme milieu, ressource et mémoire, 10es Rencontres du réseau Espace Rural &amp; Projet Spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE et ENSACF, Oct 2021, Ambert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier, une hypothèse théorique pour lire les établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctorales de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes fonciers et conditions d’habitabilité. Le cas de l’Oderbruch (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée d'étude Bernardo Secchi. Ville moderne et ville contemporaine: face à la transition. EXISTENZMINIMUM, les 90 ans du 2e CIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes; Habitat Research Center (EPFL); Centre Albert Hirschman sur la démocratie (Institut de hautes études internationales et du développement de Genève), Sep 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land tenure ecosystem : a proposal for a theory to analyse rural landscapes. A comparison between three case studies : Matheysine (France), South Oderbruch (Germany) and Vaud (Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Colloquium Habitat Unit - TUBerlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Habitat Unit - Faculty for Architecture - Technische Universität Berlin, Jan 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier comme outil de lecture des établissements humains : questionner une hypothèse théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de l'Association de l'Histoire de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, ENSA Paris Belleville - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Du partage du sol aux formes bâties et paysagères : quels modes d'habiter les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Quelles interactions entre rapports au sol, morphogenèse territoriale et modes d’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la rechreche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie foncière des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres doctorales en Architecture et Paysage, « Ici par ailleurs : l’international en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauen, Landschaft & OEkologie : apports conceptuels et méthodologiques d’une recherche multi-située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Doctorales de la Recherche Architecturale, Urbaine et Paysagères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in land-tenure patterns: towards a systemic and historical analysis of property, land-use and habitat patterns. Case study of South-Oderbruch, Brandenburg, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Exploration du territoire de l'Oderbruch-Sud (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols : Milieux, ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04606539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont; David Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols. Milieux ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, Espace Rural &amp; Projet Spatial (ERPS), 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter après Mai 68 : ce que racontent les premiers diplômes de l’Unité pédagogique d’architecture de Grenoble (1973-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Dadour; S. Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble : une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété foncière et processus d’artificialisation. Lecture croisée de deux territoires européens (France-Allemagne) durant la seconde moitié du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land use and consumption in a historical perspective. Definitions, concepts and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabiSAlp, Accademia di architettura, Università della Svizzera italiana, Oct 2024, Mendrisio, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme écosystème foncier. Rapports au sol, établissements humains et modes d'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Grenoble, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et partage des sols. Quels systèmes fonciers face aux enjeux écologiques de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville qui s’adapte. Développement urbain et héritage culturel face aux changements environnementaux / 22èmes rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Université Internationale de Rabat, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil designs: what representations in the field of architecture and urban planning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique / Soils and undergrounds in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, PACTE, Univ. Grenoble Alpes, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Contributions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol(s) en partage : le sol comme milieu, ressource et mémoire, 10es Rencontres du réseau Espace Rural &amp; Projet Spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE et ENSACF, Oct 2021, Ambert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land tenure ecosystem : a proposal for a theory to analyse rural landscapes. A comparison between three case studies : Matheysine (France), South Oderbruch (Germany) and Vaud (Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Colloquium Habitat Unit - TUBerlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Habitat Unit - Faculty for Architecture - Technische Universität Berlin, Jan 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier, une hypothèse théorique pour lire les établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctorales de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes fonciers et conditions d’habitabilité. Le cas de l’Oderbruch (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée d'étude Bernardo Secchi. Ville moderne et ville contemporaine: face à la transition. EXISTENZMINIMUM, les 90 ans du 2e CIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes; Habitat Research Center (EPFL); Centre Albert Hirschman sur la démocratie (Institut de hautes études internationales et du développement de Genève), Sep 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier comme outil de lecture des établissements humains : questionner une hypothèse théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de l'Association de l'Histoire de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, ENSA Paris Belleville - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Du partage du sol aux formes bâties et paysagères : quels modes d'habiter les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Quelles interactions entre rapports au sol, morphogenèse territoriale et modes d’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la rechreche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in land-tenure patterns: towards a systemic and historical analysis of property, land-use and habitat patterns. Case study of South-Oderbruch, Brandenburg, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie foncière des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres doctorales en Architecture et Paysage, « Ici par ailleurs : l’international en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauen, Landschaft & OEkologie : apports conceptuels et méthodologiques d’une recherche multi-située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Doctorales de la Recherche Architecturale, Urbaine et Paysagères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont; David Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols. Milieux ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, Espace Rural &amp; Projet Spatial (ERPS), 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Exploration du territoire de l'Oderbruch-Sud (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols : Milieux, ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04606539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter après Mai 68 : ce que racontent les premiers diplômes de l’Unité pédagogique d’architecture de Grenoble (1973-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Dadour; S. Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble : une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramondenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramondenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>