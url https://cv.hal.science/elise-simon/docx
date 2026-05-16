--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété foncière et processus d’artificialisation. Lecture croisée de deux territoires européens (France-Allemagne) durant la seconde moitié du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land use and consumption in a historical perspective. Definitions, concepts and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabiSAlp, Accademia di architettura, Università della Svizzera italiana, Oct 2024, Mendrisio, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme écosystème foncier. Rapports au sol, établissements humains et modes d'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Grenoble, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et partage des sols. Quels systèmes fonciers face aux enjeux écologiques de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville qui s’adapte. Développement urbain et héritage culturel face aux changements environnementaux / 22èmes rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Université Internationale de Rabat, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil designs: what representations in the field of architecture and urban planning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique / Soils and undergrounds in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, PACTE, Univ. Grenoble Alpes, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Contributions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol(s) en partage : le sol comme milieu, ressource et mémoire, 10es Rencontres du réseau Espace Rural &amp; Projet Spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE et ENSACF, Oct 2021, Ambert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land tenure ecosystem : a proposal for a theory to analyse rural landscapes. A comparison between three case studies : Matheysine (France), South Oderbruch (Germany) and Vaud (Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Colloquium Habitat Unit - TUBerlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Habitat Unit - Faculty for Architecture - Technische Universität Berlin, Jan 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier, une hypothèse théorique pour lire les établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctorales de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes fonciers et conditions d’habitabilité. Le cas de l’Oderbruch (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée d'étude Bernardo Secchi. Ville moderne et ville contemporaine: face à la transition. EXISTENZMINIMUM, les 90 ans du 2e CIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes; Habitat Research Center (EPFL); Centre Albert Hirschman sur la démocratie (Institut de hautes études internationales et du développement de Genève), Sep 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier comme outil de lecture des établissements humains : questionner une hypothèse théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de l'Association de l'Histoire de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, ENSA Paris Belleville - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Du partage du sol aux formes bâties et paysagères : quels modes d'habiter les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Quelles interactions entre rapports au sol, morphogenèse territoriale et modes d’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la rechreche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in land-tenure patterns: towards a systemic and historical analysis of property, land-use and habitat patterns. Case study of South-Oderbruch, Brandenburg, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie foncière des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres doctorales en Architecture et Paysage, « Ici par ailleurs : l’international en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauen, Landschaft & OEkologie : apports conceptuels et méthodologiques d’une recherche multi-située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Doctorales de la Recherche Architecturale, Urbaine et Paysagères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont; David Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols. Milieux ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, Espace Rural &amp; Projet Spatial (ERPS), 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Exploration du territoire de l'Oderbruch-Sud (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols : Milieux, ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04606539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter après Mai 68 : ce que racontent les premiers diplômes de l’Unité pédagogique d’architecture de Grenoble (1973-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Dadour; S. Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble : une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise SIMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété foncière et processus d’artificialisation. Lecture croisée de deux territoires européens (France-Allemagne) durant la seconde moitié du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land use and consumption in a historical perspective. Definitions, concepts and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabiSAlp, Accademia di architettura, Università della Svizzera italiana, Oct 2024, Mendrisio, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme écosystème foncier. Rapports au sol, établissements humains et modes d'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Grenoble, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Contributions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol(s) en partage : le sol comme milieu, ressource et mémoire, 10es Rencontres du réseau Espace Rural &amp; Projet Spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSASE et ENSACF, Oct 2021, Ambert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et partage des sols. Quels systèmes fonciers face aux enjeux écologiques de l’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville qui s’adapte. Développement urbain et héritage culturel face aux changements environnementaux / 22èmes rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Université Internationale de Rabat, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil designs: what representations in the field of architecture and urban planning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique / Soils and undergrounds in the socio-ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, PACTE, Univ. Grenoble Alpes, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier comme outil de lecture des établissements humains : questionner une hypothèse théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes rencontres de l'Association de l'Histoire de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, ENSA Paris Belleville - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land tenure ecosystem : a proposal for a theory to analyse rural landscapes. A comparison between three case studies : Matheysine (France), South Oderbruch (Germany) and Vaud (Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Colloquium Habitat Unit - TUBerlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Habitat Unit - Faculty for Architecture - Technische Universität Berlin, Jan 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème foncier, une hypothèse théorique pour lire les établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctorales de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes fonciers et conditions d’habitabilité. Le cas de l’Oderbruch (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée d'étude Bernardo Secchi. Ville moderne et ville contemporaine: face à la transition. EXISTENZMINIMUM, les 90 ans du 2e CIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes; Habitat Research Center (EPFL); Centre Albert Hirschman sur la démocratie (Institut de hautes études internationales et du développement de Genève), Sep 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Du partage du sol aux formes bâties et paysagères : quels modes d'habiter les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Doctorale de l'Ecole Nationale Supérieure d'Architecture de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains. Quelles interactions entre rapports au sol, morphogenèse territoriale et modes d’habiter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la rechreche de l'ENSAG - Matérialités et immatérialités : architecture urbanisme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03923449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie foncière des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres doctorales en Architecture et Paysage, « Ici par ailleurs : l’international en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauen, Landschaft & OEkologie : apports conceptuels et méthodologiques d’une recherche multi-située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres Doctorales de la Recherche Architecturale, Urbaine et Paysagères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in land-tenure patterns: towards a systemic and historical analysis of property, land-use and habitat patterns. Case study of South-Oderbruch, Brandenburg, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes fonciers et établissements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont; David Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols. Milieux ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, Espace Rural &amp; Projet Spatial (ERPS), 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter, un rapport au sol ? Exploration du territoire de l'Oderbruch-Sud (Brandebourg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager les sols : Milieux, ressources et mémoires en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2024, 978-2-86272-788-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04606539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habiter après Mai 68 : ce que racontent les premiers diplômes de l’Unité pédagogique d’architecture de Grenoble (1973-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Ramondenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Dadour; S. Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble : une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04929542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramondenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04606539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramondenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>