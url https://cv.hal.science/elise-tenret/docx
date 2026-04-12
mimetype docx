--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1092,287 +1092,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration du champ des formations en sciences humaines en Île-de-France : le poids de la sélection</w:t>
+                <w:t xml:space="preserve">L'accès aux filières sélectives de l'enseignement supérieur au prisme des lycées d'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Oberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.136-155. </w:t>
+              <w:t xml:space="preserve">, 2022, Varia, 104, pp.5-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-103-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-104-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03674324v2</w:t>
+                <w:t xml:space="preserve">halshs-03777330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès aux filières sélectives de l'enseignement supérieur au prisme des lycées d'origine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfiguration du champ des formations en sciences humaines en Île-de-France : le poids de la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Oberti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Varia, 104, pp.5-31. </w:t>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.136-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-104-01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03777330v1</w:t>
+                <w:t xml:space="preserve">halshs-03674324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et vulnérabilités : une difficile expression du genre</w:t>
               </w:r>
@@ -1434,434 +1434,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie étudiante au temps de la pandémie de COVID-19: Incertitudes, transformations et fragilités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Ferry</w:t>
+                <w:t xml:space="preserve">Argent et sentiments. Une interprétation des déterminants de l’aide financière des parents aux jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Patros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Tenret</w:t>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVE Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 514-515-516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2020.514t.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167895v1</w:t>
+                <w:t xml:space="preserve">hal-02956755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argent et sentiments. Une interprétation des déterminants de l’aide financière des parents aux jeunes adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie étudiante au temps de la pandémie de COVID-19: Incertitudes, transformations et fragilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feres Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Patros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OVE Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956755v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delès</w:t>
+                <w:t xml:space="preserve">Sélection à l’université : orchestration et arrangements du Boléro de Dauphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Sélections dans l’enseignement supérieur et sens de la justice, 70 (2), pp.275-281. </w:t>
+              <w:t xml:space="preserve">, 2020, 70 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.202.0275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.202.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02940777v1</w:t>
+                <w:t xml:space="preserve">hal-02956733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection à l’université : orchestration et arrangements du Boléro de Dauphine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (2), </w:t>
+              <w:t xml:space="preserve">, 2020, Sélections dans l’enseignement supérieur et sens de la justice, 70 (2), pp.275-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.202.0365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.202.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956733v1</w:t>
+                <w:t xml:space="preserve">halshs-02940777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elus par l'école ou par le peuple ? À propos de : Mark Bovens et Anchrit Wille, Diploma Democracy : The Rise of Political Meritocracy, Oxford University Press, 2017</w:t>
               </w:r>
@@ -2141,51 +2141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2444,51 +2444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça n'a pas de sens de compter comme ça. &amp;quot; Difficultés et limites d'une approche comptable des aides financières et matérielles apportées aux jeunes adultes dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2611,364 +2611,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la tête de l'étudiant.e? Les discriminations perçues dans l'enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Ferry</w:t>
+                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVE Infos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 190, pp.98-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632619v1</w:t>
+                <w:t xml:space="preserve">halshs-01687209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+                <w:t xml:space="preserve">A la tête de l'étudiant.e? Les discriminations perçues dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 190, pp.98-102</w:t>
+              <w:t xml:space="preserve">OVE Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01687209v1</w:t>
+                <w:t xml:space="preserve">hal-01632619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive Universities: Use and Misuse of Affirmative Action in Sudanese Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand on aime, on ne compte pas&amp;quot;. Difficultés méthodologiques et stratégies de questionnement dans les enquêtes sur les aides matérielles et financières apportées aux jeunes adultes par leur famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Education Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320565v1</w:t>
+                <w:t xml:space="preserve">halshs-01367615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand on aime, on ne compte pas&amp;quot;. Difficultés méthodologiques et stratégies de questionnement dans les enquêtes sur les aides matérielles et financières apportées aux jeunes adultes par leur famille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exclusive Universities: Use and Misuse of Affirmative Action in Sudanese Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/685687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01367615v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l’éducation / Patrick Rayou. Paris, 2015, Presses universitaires de France, collection Que sais-je ?</w:t>
               </w:r>
@@ -3363,200 +3363,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who’s for Meritocracy? Individual and Contextual Variations in the Faith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who is for meritocracy? Individual and contextual variations in the faith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Education Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 56 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 56 (2), pp.223 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/661290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517808v1</w:t>
+                <w:t xml:space="preserve">hal-03417552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who is for meritocracy? Individual and contextual variations in the faith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who’s for Meritocracy? Individual and Contextual Variations in the Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Education Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 56 (2), pp.223 - 247. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 56 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/661290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03417552v1</w:t>
+                <w:t xml:space="preserve">hal-01517808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver le sens de la vie sociale. Interview de Michèle Lamont</w:t>
               </w:r>
@@ -4146,69 +4146,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feres Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OVE (Observatoire national de la vie étudiante). La documentation française, 2019, 978-2-11-157010-8</w:t>
+              <w:t xml:space="preserve">La Documentation française, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302390v1</w:t>
+                <w:t xml:space="preserve">hal-02303331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes. L'enquête conditions de vie 2016</w:t>
               </w:r>
@@ -4234,215 +4234,215 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feres Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Documentation française, 2019</w:t>
+              <w:t xml:space="preserve">OVE (Observatoire national de la vie étudiante). La documentation française, 2019, 978-2-11-157010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303331v1</w:t>
+                <w:t xml:space="preserve">halshs-02302390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants et le mérite. A quoi bon être diplômé ?</w:t>
+                <w:t xml:space="preserve">L'école et la méritocratie. Représentations sociales et socialisation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Documentation Française, 2011</w:t>
+              <w:t xml:space="preserve">Presses universitaires de France, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625667v1</w:t>
+                <w:t xml:space="preserve">hal-01623559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école et la méritocratie. Représentations sociales et socialisation scolaire</w:t>
+                <w:t xml:space="preserve">Les étudiants et le mérite. A quoi bon être diplômé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de France, 2011</w:t>
+              <w:t xml:space="preserve">La Documentation Française, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623559v1</w:t>
+                <w:t xml:space="preserve">hal-01625667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4643,337 +4643,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épanouissement au travail à l’épreuve des expérimentations en cours d’études</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire une pause dans ses études : la césure, entre expérimentation et instrumentalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours et expériences en formation initiale : quel(s) impact(s) sur l’insertion ? - Tome 3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes : des parcours académiques aux contraintes du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, 2025, 978-2-11-174231-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515559v1</w:t>
+                <w:t xml:space="preserve">hal-05573459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous et toutes concerné·es ? Anxiété et engagements des étudiant·es face aux enjeux climatiques et environnementaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La semi-cohabitation, privilège des étudiant·es à qui tout réussit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Feres Belghith; Marie-Paule Couto; Olivier Rey. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire national de la vie étudiante; Feres Belghith; Marie-Paule Couto; Fanny Bugeja-Bloch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etre étudiant en France avant et pendant la crise sanitaire : enquête conditions de vie 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, 2023, Études &amp; recherche, 978-2-11-157670-4</w:t>
+              <w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes : des parcours académiques aux contraintes du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-156, 2025, Etudes et recherches, 978-2-11-174231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045185v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salariés, (micro)entrepreneurs ou sans contrat : l’activité rémunérée des étudiant·es au prisme de leurs statuts d’emploi</w:t>
+                <w:t xml:space="preserve">L’épanouissement au travail à l’épreuve des expérimentations en cours d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les expériences étudiantes professionnalisantes : diversité et effets sur les parcours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cereq.3551⟩</w:t>
+              <w:t xml:space="preserve">Parcours et expériences en formation initiale : quel(s) impact(s) sur l’insertion ? - Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.83-94, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12u2y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600523v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-entrepreneuriat et mondes étudiants : un « perfect match » ? L’emploi étudiant à l’épreuve des plateformes numériques d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5002,1522 +5006,1725 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-237, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des jobs où tu veux, quand tu veux »… à quel prix ? Les étudiant.es face aux plateformes d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tous et toutes concerné·es ? Anxiété et engagements des étudiant·es face aux enjeux climatiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feres Belghith; Marie-Paule Couto; Olivier Rey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les liens sociaux numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.241-266, 2021</w:t>
+              <w:t xml:space="preserve">Etre étudiant en France avant et pendant la crise sanitaire : enquête conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Études &amp; recherche, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409847v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation à l’heure des algorithmes sélection automatisée, vécu de l’orientation et sentiment de justice parmi les étudiants</w:t>
+                <w:t xml:space="preserve">Salariés, (micro)entrepreneurs ou sans contrat : l’activité rémunérée des étudiant·es au prisme de leurs statuts d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de l'orientation tout au long de la vie. Défis contemporains et nouvelles perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les expériences étudiantes professionnalisantes : diversité et effets sur les parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-67, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.3551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167899v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et troubles alimentaires des étudiants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’orientation à l’heure des algorithmes sélection automatisée, vécu de l’orientation et sentiment de justice parmi les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé des étudiants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-52, 2020</w:t>
+              <w:t xml:space="preserve">Psychologie de l'orientation tout au long de la vie. Défis contemporains et nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956709v1</w:t>
+                <w:t xml:space="preserve">hal-03167899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et troubles alimentaires des étudiants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Des jobs où tu veux, quand tu veux »… à quel prix ? Les étudiant.es face aux plateformes d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belghith Feres et al. (dir.), La Santé des étudiants, Observatoire national de la vie étudiante, La Documentation française, coll. « Études et recherche », p. 41-51.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les liens sociaux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-266, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922723v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étudiant en question(s) : une sociologie des enquêtes conditions de vie de l'Observatoire national de la vie étudiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation et troubles alimentaires des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Comoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d'étudiants: Diversité des sources et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-18, 2019</w:t>
+              <w:t xml:space="preserve">La santé des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-52, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112867v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de recherches en éducation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rozier</w:t>
+                <w:t xml:space="preserve">Alimentation et troubles alimentaires des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Comoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de recherches à Dauphine ; hier, aujourd’hui et demain : 1968-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.166-168, 2019</w:t>
+              <w:t xml:space="preserve">Belghith Feres et al. (dir.), La Santé des étudiants, Observatoire national de la vie étudiante, La Documentation française, coll. « Études et recherche », p. 41-51.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920481v1</w:t>
+                <w:t xml:space="preserve">hal-03922723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être financé par sa famille ou pas : modalités, variations, et conséquences de l’aide familiale apportée aux étudiants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : Sélectivité sociale et diversité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : l'enquête Conditions de vie 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Documentation française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02383222v1</w:t>
+                <w:t xml:space="preserve">hal-02303380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources des étudiants: mesures, inégalités et vulnérabilités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mérite suffit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d'étudiants : diversité des sources et perspectives de recherche</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-141, 2019</w:t>
+              <w:t xml:space="preserve">L'origine sociale des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-22, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112871v1</w:t>
+                <w:t xml:space="preserve">hal-02303313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mérite suffit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources des étudiants: mesures, inégalités et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cordazzo, Philippe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'origine sociale des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-22, 2019</w:t>
+              <w:t xml:space="preserve">Parcours d'étudiants : diversité des sources et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-141, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303313v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : Sélectivité sociale et diversité territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être financé par sa famille ou pas : modalités, variations, et conséquences de l’aide familiale apportée aux étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire national de la vie étudiante; Jean-François Giret; Feres Belghith; Élise Tenret (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : l'enquête Conditions de vie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-307, 2019, Études et recherche, 978-2-11-157010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303380v1</w:t>
+                <w:t xml:space="preserve">halshs-02383222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long term Outcomes of Early Educational Differentiation in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'étudiant en question(s) : une sociologie des enquêtes conditions de vie de l'Observatoire national de la vie étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models of Secondary Education and Social Inequality. An International Comparison</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parcours d'étudiants: Diversité des sources et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-18, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01464713v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarités familiales et conditions de vie étudiante : des disparités objectives aux inégalités perçues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+                <w:t xml:space="preserve">Dix ans de recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vies étudiantes. Tendances et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation Française, collection Etudes et Recherche, 2016</w:t>
+              <w:t xml:space="preserve">50 ans de recherches à Dauphine ; hier, aujourd’hui et demain : 1968-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.166-168, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01367595v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de l'étudiant moyen ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
+                <w:t xml:space="preserve">Solidarités familiales et conditions de vie étudiante : des disparités objectives aux inégalités perçues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Landrier, Séverine; Cordazzo, Philippe; Guégnard, Christine. </w:t>
+              <w:t xml:space="preserve">Giret Jean-François, Van de Velde Cécile, Verley Elise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études, galères et réussites. Conditions de vie et parcours à l'université</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-156, 2016, 978-2-11-145150-6</w:t>
+              <w:t xml:space="preserve">Les vies étudiantes. Tendances et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation Française, collection Etudes et Recherche, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01447115v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01367595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National and International Students’ Definition of Merit in French Grandes Ecoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Long term Outcomes of Early Educational Differentiation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blossfeld H.-P.; Bucholz S.; Friedrich O.; Skopek J.; Triventi M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Yearbook of Education 2015 : Educational Elites, Privilege and Excellence: the National and Global Redefinition of Advantage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Models of Secondary Education and Social Inequality. An International Comparison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing; Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-304, 2016, eduLIFE Lifelong Learning, 9781785367250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781785367267.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517802v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie étudiante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cordazzo</w:t>
+                <w:t xml:space="preserve">A la recherche de l'étudiant moyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Landrier, Séverine; Cordazzo, Philippe; Guégnard, Christine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes étudiants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.217-225, 2011, 978-2-11-008682-2</w:t>
+              <w:t xml:space="preserve">Études, galères et réussites. Conditions de vie et parcours à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française; INJEP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-156, 2016, 978-2-11-145150-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212757v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National and International Students’ Definition of Merit in French Grandes Ecoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Darchy-Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Yearbook of Education 2015 : Educational Elites, Privilege and Excellence: the National and Global Redefinition of Advantage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cordazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.217-225, 2011, 978-2-11-008682-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du diplôme sur la croyance en la méritocratie : l'apport des enquêtes internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sentiments de justice à et sur l'école / Marie Duru-Bellat et Denis Meuret, dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.119-140, 2009, Pédagogies en développement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6527,291 +6734,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes de l’Emploi Etudiant à l’heure Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frenod-Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Université Paris Dauphine-PSL. 2021, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Oberti</w:t>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire sociologique du changement. 2020, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires scolaires des élèves issus de l'immigration selon le genre et l'origine : quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6837,73 +7044,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNESCO. 2016, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education, intériorisation de la méritocratie et perception des frontières entre groupes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6912,94 +7119,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ACI « Education Formation » du Ministère de la Recherche. 2007, 215 p. + ann</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7009,51 +7216,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers des enfants hors l’école. Enjeux méthodologiques et sociologiques pour saisir &amp;quot;l’environnement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7069,1049 +7276,1049 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) &amp; Inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05295306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer dans l’enseignement supérieur privé. Trajectoires et socialisations des bacheliers « à l’heure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards XXXes journées du longitudinal, 16-17 juin 2025, Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREDU (Institut de recherche sur l’éducation, UR 7318); CEREQ (Centre d'études et de recherches sur les qualifications), Jun 2025, Dijon, France. pp.435-436, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/142gi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05157982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Les savoirs scolaires à l’épreuve des contrôles de l’instruction dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur l'enseignement supérieur (GTES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">École de la fracture ou école de la culture ? Les avoirs au centre du débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUIP (Comité universitaire d'information pédagogique), Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888020v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs scolaires à l’épreuve des contrôles de l’instruction dans la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+                <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École de la fracture ou école de la culture ? Les avoirs au centre du débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUIP (Comité universitaire d'information pédagogique), Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur l'enseignement supérieur (GTES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512035v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être parent d’un jeune adulte : des normes éducatives sous tension</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classer hors de la classe : Les catégories de l’entendement des inspecteurs chargés du contrôle de l’instruction dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF), Symposium : Parentalité(s) en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02294084v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer hors de la classe : Les catégories de l’entendement des inspecteurs chargés du contrôle de l’instruction dans la famille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être parent d’un jeune adulte : des normes éducatives sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF), Symposium : Parentalité(s) en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303482v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02294084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les &amp;quot;solidarités familiales&amp;quot; : quelques enjeux de réflexion méthodologique à partir de données statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier d'ethnocomptabilité - EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02138471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection moto à boléro : une histoire de la sélection à Paris Dauphine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+                <w:t xml:space="preserve">La mesure de la perception des discriminations à travers l'enquête Conditions de vie des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Université ouverte - Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Racisme et discrimination raciale, de l'école à l'université »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110322v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’argent fait dans le sentiment. Liens familiaux et aide parentale aux jeunes adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’INED (Institut national d'études démographiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+                <w:t xml:space="preserve">De la sélection moto à boléro : une histoire de la sélection à Paris Dauphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Homeschooling »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMA (Ecole, Mutations, Apprentissages); Université de Cergy-Pontoise; Equipe Proscief, Feb 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">L'Université ouverte - Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01946973v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monnayer l'absence. Relations familiales et aides monétaires aux jeunes adultes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Portela</w:t>
+                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Homeschooling »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMA (Ecole, Mutations, Apprentissages); Université de Cergy-Pontoise; Equipe Proscief, Feb 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02138488v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01946973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la perception des discriminations à travers l'enquête Conditions de vie des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Ferry</w:t>
+                <w:t xml:space="preserve">Monnayer l'absence. Relations familiales et aides monétaires aux jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Racisme et discrimination raciale, de l'école à l'université »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">INED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110316v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02138488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des femmes plus exigeantes ? Genre et normes de solidarité familiale dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8140,371 +8347,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Sciences Po Ofce "Aspects des transmissions entre générations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01670405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre parent d'un jeune adulte : une charge financière et mentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique en direction des parents : quels problèmes ? Quelles réponses ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01609475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre générations au prisme des normes de solidarité et de justice sociale : présentation du projet SOLIGENE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation dans le RT 22 "Parcours de vie et dynamiques sociales" de l'Association Française de Sociologie</w:t>
+              <w:t xml:space="preserve">"Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00784963v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre générations au prisme des normes de solidarité et de justice sociale : présentation du projet SOLIGENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Véron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
+              <w:t xml:space="preserve">Présentation dans le RT 22 "Parcours de vie et dynamiques sociales" de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974946v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities and meritocracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8520,73 +8727,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar IPR/OSC Inequalities, Neighborhoods, and Institutions in the United States and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritocracy: a widespread ideology due to school socialisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8602,415 +8809,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference for Sociological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la méritocratie dans les différentes filières du supérieur : une approche empirique</w:t>
+                <w:t xml:space="preserve">L'intériorisation de la méritocratie : mesure et artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs du RESUP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">La justice sociale en questions : Journée d'étude organisée par le GEPECS (EA 3625) et le GREGUM (UMR 6590 ESO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00337602v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du niveau de diplôme sur la croyance en la méritocratie : l'apport des enquêtes internationales (ISSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sentiments de justice dans leur contexte : Colloque RAPPE (Réseau d'analyse pluridisciplinaire des politiques éducatives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intériorisation de la méritocratie : mesure et artefacts</w:t>
+                <w:t xml:space="preserve">Les représentations de la méritocratie dans les différentes filières du supérieur : une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La justice sociale en questions : Journée d'étude organisée par le GEPECS (EA 3625) et le GREGUM (UMR 6590 ESO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs du RESUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00337502v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision de supprimer l’instruction en famille justifierait un débat public. Le Monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bongrand Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farges Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordmann Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">section Opinions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9020,51 +9227,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritocracy: A widespread ideology due to school socialization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9073,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9127,114 +9334,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école et la croyance en la méritocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Bourgogne, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00347360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9381,51 +9588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2023.2172443" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tenret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03608915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674324v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oberti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Savina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0365" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02569103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.112.0131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilton Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8616" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685687" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661290" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.432.0023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CPVCVDWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.502.0229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05295535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/models-of-secondary-education-and-social-inequality" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367267.00029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/boutique/ouvrages-la-documentation-francaise/etudes-galeres-et-reussites/461.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy-Koechlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod-Dunand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374554v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157982v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142gi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512035v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303482v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337534v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337502v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongrand Philippe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farges G&#233;raldine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordmann Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347360v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2023.2172443" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tenret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03608915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Savina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02569103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.112.0131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilton Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8616" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.432.0023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CPVCVDWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.502.0229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05295535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/300722-dechiffrer-les-conditions-de-vie-etudiantes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/models-of-secondary-education-and-social-inequality" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367267.00029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/boutique/ouvrages-la-documentation-francaise/etudes-galeres-et-reussites/461.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy-Koechlin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod-Dunand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142gi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongrand Philippe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farges G&#233;raldine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordmann Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>