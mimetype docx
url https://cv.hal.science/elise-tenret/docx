--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1092,287 +1092,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès aux filières sélectives de l'enseignement supérieur au prisme des lycées d'origine</w:t>
+                <w:t xml:space="preserve">Reconfiguration du champ des formations en sciences humaines en Île-de-France : le poids de la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Oberti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Varia, 104, pp.5-31. </w:t>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.136-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-104-01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03777330v1</w:t>
+                <w:t xml:space="preserve">halshs-03674324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration du champ des formations en sciences humaines en Île-de-France : le poids de la sélection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accès aux filières sélectives de l'enseignement supérieur au prisme des lycées d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Oberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.136-155. </w:t>
+              <w:t xml:space="preserve">, 2022, Varia, 104, pp.5-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-103-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-104-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03674324v2</w:t>
+                <w:t xml:space="preserve">halshs-03777330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et vulnérabilités : une difficile expression du genre</w:t>
               </w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection à l’université : orchestration et arrangements du Boléro de Dauphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2611,191 +2611,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+                <w:t xml:space="preserve">A la tête de l'étudiant.e? Les discriminations perçues dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 190, pp.98-102</w:t>
+              <w:t xml:space="preserve">OVE Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01687209v1</w:t>
+                <w:t xml:space="preserve">hal-01632619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la tête de l'étudiant.e? Les discriminations perçues dans l'enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Ferry</w:t>
+                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVE Infos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 190, pp.98-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632619v1</w:t>
+                <w:t xml:space="preserve">halshs-01687209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand on aime, on ne compte pas&amp;quot;. Difficultés méthodologiques et stratégies de questionnement dans les enquêtes sur les aides matérielles et financières apportées aux jeunes adultes par leur famille</w:t>
               </w:r>
@@ -4276,151 +4276,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02302390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école et la méritocratie. Représentations sociales et socialisation scolaire</w:t>
+                <w:t xml:space="preserve">Les étudiants et le mérite. A quoi bon être diplômé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de France, 2011</w:t>
+              <w:t xml:space="preserve">La Documentation Française, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623559v1</w:t>
+                <w:t xml:space="preserve">hal-01625667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants et le mérite. A quoi bon être diplômé ?</w:t>
+                <w:t xml:space="preserve">L'école et la méritocratie. Représentations sociales et socialisation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Documentation Française, 2011</w:t>
+              <w:t xml:space="preserve">Presses universitaires de France, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625667v1</w:t>
+                <w:t xml:space="preserve">hal-01623559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4941,325 +4941,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-entrepreneuriat et mondes étudiants : un « perfect match » ? L’emploi étudiant à l’épreuve des plateformes numériques d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tous et toutes concerné·es ? Anxiété et engagements des étudiant·es face aux enjeux climatiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feres Belghith; Marie-Paule Couto; Olivier Rey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-237, 2023</w:t>
+              <w:t xml:space="preserve">Etre étudiant en France avant et pendant la crise sanitaire : enquête conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Études &amp; recherche, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028004v1</w:t>
+                <w:t xml:space="preserve">hal-04045185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous et toutes concerné·es ? Anxiété et engagements des étudiant·es face aux enjeux climatiques et environnementaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salariés, (micro)entrepreneurs ou sans contrat : l’activité rémunérée des étudiant·es au prisme de leurs statuts d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etre étudiant en France avant et pendant la crise sanitaire : enquête conditions de vie 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les expériences étudiantes professionnalisantes : diversité et effets sur les parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-67, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.3551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045185v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salariés, (micro)entrepreneurs ou sans contrat : l’activité rémunérée des étudiant·es au prisme de leurs statuts d’emploi</w:t>
+                <w:t xml:space="preserve">Micro-entrepreneuriat et mondes étudiants : un « perfect match » ? L’emploi étudiant à l’épreuve des plateformes numériques d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les expériences étudiantes professionnalisantes : diversité et effets sur les parcours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-237, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cereq.3551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600523v1</w:t>
+                <w:t xml:space="preserve">hal-04028004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation à l’heure des algorithmes sélection automatisée, vécu de l’orientation et sentiment de justice parmi les étudiants</w:t>
               </w:r>
@@ -5593,566 +5593,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : Sélectivité sociale et diversité territoriale</w:t>
+                <w:t xml:space="preserve">Le mérite suffit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'origine sociale des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-22, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303380v1</w:t>
+                <w:t xml:space="preserve">hal-02303313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mérite suffit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources des étudiants: mesures, inégalités et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cordazzo, Philippe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'origine sociale des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-22, 2019</w:t>
+              <w:t xml:space="preserve">Parcours d'étudiants : diversité des sources et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-141, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303313v1</w:t>
+                <w:t xml:space="preserve">hal-02112871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources des étudiants: mesures, inégalités et vulnérabilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
+                <w:t xml:space="preserve">Être financé par sa famille ou pas : modalités, variations, et conséquences de l’aide familiale apportée aux étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cordazzo, Philippe. </w:t>
+              <w:t xml:space="preserve">Observatoire national de la vie étudiante; Jean-François Giret; Feres Belghith; Élise Tenret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d'étudiants : diversité des sources et perspectives de recherche</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : l'enquête Conditions de vie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-307, 2019, Études et recherche, 978-2-11-157010-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INED</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02112871v1</w:t>
+                <w:t xml:space="preserve">halshs-02383222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être financé par sa famille ou pas : modalités, variations, et conséquences de l’aide familiale apportée aux étudiants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'étudiant en question(s) : une sociologie des enquêtes conditions de vie de l'Observatoire national de la vie étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : l'enquête Conditions de vie 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parcours d'étudiants: Diversité des sources et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-18, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Documentation française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02383222v1</w:t>
+                <w:t xml:space="preserve">hal-02112867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étudiant en question(s) : une sociologie des enquêtes conditions de vie de l'Observatoire national de la vie étudiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dix ans de recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d'étudiants: Diversité des sources et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-18, 2019</w:t>
+              <w:t xml:space="preserve">50 ans de recherches à Dauphine ; hier, aujourd’hui et demain : 1968-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.166-168, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112867v1</w:t>
+                <w:t xml:space="preserve">hal-03920481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de recherches en éducation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : Sélectivité sociale et diversité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de recherches à Dauphine ; hier, aujourd’hui et demain : 1968-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.166-168, 2019</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920481v1</w:t>
+                <w:t xml:space="preserve">hal-02303380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarités familiales et conditions de vie étudiante : des disparités objectives aux inégalités perçues</w:t>
               </w:r>
@@ -6870,77 +6870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,191 +7397,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05157982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs scolaires à l’épreuve des contrôles de l’instruction dans la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+                <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École de la fracture ou école de la culture ? Les avoirs au centre du débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUIP (Comité universitaire d'information pédagogique), Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur l'enseignement supérieur (GTES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512035v1</w:t>
+                <w:t xml:space="preserve">hal-03888020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Les savoirs scolaires à l’épreuve des contrôles de l’instruction dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur l'enseignement supérieur (GTES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">École de la fracture ou école de la culture ? Les avoirs au centre du débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUIP (Comité universitaire d'information pédagogique), Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888020v1</w:t>
+                <w:t xml:space="preserve">hal-03512035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classer hors de la classe : Les catégories de l’entendement des inspecteurs chargés du contrôle de l’instruction dans la famille</w:t>
               </w:r>
@@ -7846,463 +7846,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02138471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la perception des discriminations à travers l'enquête Conditions de vie des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Ferry</w:t>
+                <w:t xml:space="preserve">Quand l’argent fait dans le sentiment. Liens familiaux et aide parentale aux jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Racisme et discrimination raciale, de l'école à l'université »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’INED (Institut national d'études démographiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110316v1</w:t>
+                <w:t xml:space="preserve">hal-02110339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’argent fait dans le sentiment. Liens familiaux et aide parentale aux jeunes adultes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Portela</w:t>
+                <w:t xml:space="preserve">De la sélection moto à boléro : une histoire de la sélection à Paris Dauphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’INED (Institut national d'études démographiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">L'Université ouverte - Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110339v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection moto à boléro : une histoire de la sélection à Paris Dauphine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Université ouverte - Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Homeschooling »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMA (Ecole, Mutations, Apprentissages); Université de Cergy-Pontoise; Equipe Proscief, Feb 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110322v1</w:t>
+                <w:t xml:space="preserve">halshs-01946973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure ou contrôler ? L'encadrement ambigu de l'instruction dans la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+                <w:t xml:space="preserve">Monnayer l'absence. Relations familiales et aides monétaires aux jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Homeschooling »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMA (Ecole, Mutations, Apprentissages); Université de Cergy-Pontoise; Equipe Proscief, Feb 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">INED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01946973v1</w:t>
+                <w:t xml:space="preserve">halshs-02138488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monnayer l'absence. Relations familiales et aides monétaires aux jeunes adultes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Portela</w:t>
+                <w:t xml:space="preserve">La mesure de la perception des discriminations à travers l'enquête Conditions de vie des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Racisme et discrimination raciale, de l'école à l'université »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02138488v1</w:t>
+                <w:t xml:space="preserve">hal-02110316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des femmes plus exigeantes ? Genre et normes de solidarité familiale dans la France contemporaine</w:t>
               </w:r>
@@ -8485,217 +8485,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01609475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre générations au prisme des normes de solidarité et de justice sociale : présentation du projet SOLIGENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Véron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
+              <w:t xml:space="preserve">Présentation dans le RT 22 "Parcours de vie et dynamiques sociales" de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974946v1</w:t>
+                <w:t xml:space="preserve">halshs-00784963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre générations au prisme des normes de solidarité et de justice sociale : présentation du projet SOLIGENE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation dans le RT 22 "Parcours de vie et dynamiques sociales" de l'Association Française de Sociologie</w:t>
+              <w:t xml:space="preserve">"Les relations entre générations au prise des normes de solidarité et de justice sociale. Présentation du projet SOLIGENE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00784963v1</w:t>
+                <w:t xml:space="preserve">halshs-00974946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities and meritocracy</w:t>
               </w:r>
@@ -8839,96 +8839,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intériorisation de la méritocratie : mesure et artefacts</w:t>
+                <w:t xml:space="preserve">Les représentations de la méritocratie dans les différentes filières du supérieur : une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La justice sociale en questions : Journée d'étude organisée par le GEPECS (EA 3625) et le GREGUM (UMR 6590 ESO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs du RESUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00337502v1</w:t>
+                <w:t xml:space="preserve">halshs-00337602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du niveau de diplôme sur la croyance en la méritocratie : l'apport des enquêtes internationales (ISSP)</w:t>
               </w:r>
@@ -8977,96 +8977,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la méritocratie dans les différentes filières du supérieur : une approche empirique</w:t>
+                <w:t xml:space="preserve">L'intériorisation de la méritocratie : mesure et artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs du RESUP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">La justice sociale en questions : Journée d'étude organisée par le GEPECS (EA 3625) et le GREGUM (UMR 6590 ESO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00337602v1</w:t>
+                <w:t xml:space="preserve">halshs-00337502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9588,51 +9588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2023.2172443" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tenret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03608915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Savina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02569103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.112.0131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilton Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8616" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.432.0023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CPVCVDWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.502.0229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05295535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/300722-dechiffrer-les-conditions-de-vie-etudiantes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/models-of-secondary-education-and-social-inequality" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367267.00029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/boutique/ouvrages-la-documentation-francaise/etudes-galeres-et-reussites/461.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy-Koechlin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod-Dunand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142gi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongrand Philippe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farges G&#233;raldine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordmann Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2023.2172443" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tenret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.643.0443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03608915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674324v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oberti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Savina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0275" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02569103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.112.0131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilton Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8616" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.037.0177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01072102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.432.0023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CPVCVDWH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.502.0229" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05295535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/300722-dechiffrer-les-conditions-de-vie-etudiantes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u2y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3551" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/models-of-secondary-education-and-social-inequality" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367267.00029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/boutique/ouvrages-la-documentation-francaise/etudes-galeres-et-reussites/461.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Draelants" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy-Koechlin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belghith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod-Dunand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Giret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142gi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Portela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337502v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongrand Philippe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farges G&#233;raldine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordmann Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>