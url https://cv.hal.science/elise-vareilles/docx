--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Vareilles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6269-8609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090408829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://perso.mines-albi.fr/~vareille/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk knowledge modeling for offer definition in customer-supplier relationships in Engineer-To-Order situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.103608. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Pareto-dominance approach to support technical bid selection under imprecision and uncertainty in engineer-to-order bidding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (21), pp.6361-6381. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1812754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIEM: a methodology to deploy a knowledge-based system to support bidding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107638. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product⋎service system configuration: a generic knowledge-based model for commercial offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (4), pp.1021-1040. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1714090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularization of smart product service: A framework integrating smart product service blueprint and weighted complex network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Battaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.103302. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the concurrent product and process configuration: an approach to reduce computation time with an experimental evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garces Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (2), pp.631-647. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1598598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating sustainability transition through serious games: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Stanitsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, p.924-936. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Systems Contractor's Ability to Deliver a Solution to Offer During an Engineer‐To‐Order Bidding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.40-42. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration knowledge modeling: How to extend configuration from assemble/make to order towards engineer to order for the bidding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building renovation adopts mass customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.119-146. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-016-0431-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness, feasibility and confidence: how to help bidders to better develop and assess their offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (23), pp.7204-7222. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1353156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System design and project planning: Model and rules to manage their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, p. 327-342. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-150494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based reasoning and system design: An integrated approach based on ontology and preference modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.49-69. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060413000498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent product configuration and process planning: Some optimization experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.610-621. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent product configuration and process planning, towards an approach combining interactivity and optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.524-541. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.653449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic bill of functions, materials, and operations for SAP² configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), p.465-478. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.652745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take into account general and contextual knowledge for interactive aiding design: Towards the coupling of CSP and CBR approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Codet de Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 25, pp. 31 - 47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an association of product configuration with production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Customisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), p.316-332. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMASSC.2010.037648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take into account piecewise constraints in constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4-5), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration for mass customization: how to extend product configuration towards requirements and process configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), p. 521-535. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0135-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (5), pp.568-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design: a knowledge-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), p. 639-653. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701566517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Integrate Game Theory into Technological Forecasting: Some Challenges to Tackle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Beaudoin-Bussières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Vingerhoeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM 2025 - 22nd IFIP WG 5.1 International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Séville, Spain. pp.153-162, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09704-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premises, Challenges and Suggestions for Modelling Building Knowledge using the Configuration Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Deschoolmeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building insulation renovation: a process and a software to assist panel layout design, a part of the ISOBIM project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARC 2023 - 40th International Symposium on Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chennai, India. pp.40-47, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/ISARC2023/0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation de connaissances en configuration de biens et de services : vers une meilleure gestion de la communalité des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mohammad-Amini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de bâtiments : un processus et un logiciel pour la conception de panneaux , projet ISOBIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre expérimental pour l’évaluation de méthodes hybrides en configuration interactive sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boumbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC@PFIA 2022 - 17es Journees Francophones de Programmation par Contraintes, JFPC 2022 - Held at Plate-Forme Intelligence Articielle, PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint- Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Ontologies and Constraint Satisfaction Problems for Product Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohammad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2021 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.578-582, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Configuration Models: Towards a Specialization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mohammad-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1189 - 1194, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Identify and Mitigate Risks in Call for Tenders: Towards a Dedicated Risk Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2021 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.538-541, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings energetic improvement: first elements about isolating panels layout design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022 - 14th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel-Aviv (online), Israel. p.487-492, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Configuration Knowledge Modeling Research. Main Works, What To Do Next?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohammad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2021 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.1328-1332, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9673037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based System for Risk Engineering During the Bidding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - 30th European Safety and Reliability Conference / PSMA15 2020 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. pp.4438-4445, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_3938-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système à base de connaissances pour aider l'ingénierie des risques en réponse à appel d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online), Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representative Benchmark for Concurrent Product and Process Configuration Problem: Definitions and Some Problem Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.301-306, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility theory and PROMETHEE II for decision aid in engineering design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.283-288, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2019 - International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.1035-1044, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product/Process Configuration Evolutionary Optimization: A Multiobjective Clustering in Order to Reduce Inconsistencies During Crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Services Characterization for Bidding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search Engine Optimization Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian D. Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés F. Barco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS’19 - 21st Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hambourg, Germany. p.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Metric Between Engineering to Order and Assemble/Make to Order Products in Configuration Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Beauregard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Use Configuration Software in “Less Routine Design” Situations? Some Modelling Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2018 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.1279 - 1283, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development in serious games: rethinking game-based learning strategies for master's degree engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Stanitsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Knowledge based Support for Risk Engineering When Elaborating Offer in Response to a Customer Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2018 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.1056 - 1060, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'offres en relation client-fournisseur : vers une exploitation des connaissances pour l'ingénierie des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights for Configuration in Natural Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César I. Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Intelligent System for the 2D Biomechanical Analysis of Road Cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra P. Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2018 - 24th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. p.130-138, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Complexity of Product Configuration Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Kristjandottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. p.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge retrieval for configuring risks when answering calls to tenders or direct customer demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. p.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training System for the Medical Procedure of Cannulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chavarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2018 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.288 - 292, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to deal with Engineering-to-Order Product/System Configuration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential guillotine cut heuristic to design insulating envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEOM 2018 - 2nd European Conference on Industrial Engineering and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1084-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration and Response to calls for tenders: an open bid configuration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Elaboration: New Confidence Indexes to take into account Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. p.7290 - 7295, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer/Supplier Relationship: reducing Uncertainties in Commercial Offers thanks to Readiness, Risk and Confidence Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016 - International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catane, Italy. p. 1115-1122, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Feedback for the Interactive Design of Buildings Thermal Insulating Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPESE 2017 - 4th International Conference on Power and Energy Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.245-249, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETO Bid solutions definition and selection using configuration models and a multi-criteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2017 - 2017 IEEE International Conference on Industrial Engineering &amp; Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1833-1837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Supplier Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2017 - 2017 International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1067-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICONIC: Interactive CONstraint-based Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. p.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive configuration of insulating envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Génie Industriel, Mines Albi, France, Sep 2016, Toulouse, France. p. 105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent configuration of product and process: moving towards ETO and dealing with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Génie Industriel, Mines Albi, France, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system to enhance coordination of hospital practitioners: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal. p. 275-281, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30957-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialized Building Renovation: Manufacturing Through a Constraint-Based On-line Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2015 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.947-951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Buildings Retrofit: Employing Guillotine Cuts for Aesthetic Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2016 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bali, Indonesia. pp.1006-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Estimations to Support Buildings Retrofit: Which Envelope to Manufacture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2015 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.691-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for configuration and planning optimization problems: proposition of a generic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Génie Industriel, Mines Albi, France, Sep 2016, Toulouse, France. p. 89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a benchmark for configuration and planning optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2015 - 17th International Configuration Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building thermal renovation overview : combinatorics + constraints + support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2015 - 22nd International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. p. 379-385, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Packing for Facade-Layout Synthesis Under a General Purpose Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on the Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. p. 508-523, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Synthesis for Symmetrical Facades constraint-based support for architects decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bayonne, France. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation du problème de calepinage de façades avec Choco-Solveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2015 - Onzièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABRI, Université de Bordeaux, Jun 2015, Bordeaux, France. pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calpinator : a configuration tool for building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2014 - 16th International Configuration Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Novi Sad, Serbia. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calepinage à base de contraintes : application à la rénovation de bâtiments à haute performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Journées Francophones de Programmation par Contraintes (JFPC 2014) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BIM Approach for a High Performance Renovation of Apartment Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recursive algorithm for building renovation in smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2014 - 21st International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Roskilde, Denmark. pp.144-153, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08326-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du processus de configuration et planification : vers une approche en deux étapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of High Performance Apartment Buildings Renovation: A Constraint Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT (IEEM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailand. p. 684-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive configuration of high performance renovation of apartment buildings by the use of CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thuesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2013 - 15th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vienna, Austria. p.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing concurrent configuration and planning: A proposition to reduce computation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT (IEEM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailand. p. 1367-1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving configuration and planning optimization : towards a two tasks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vienna, Austria. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some experimental results relevant to the optimization of configuration and planning problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International symposium on methodologies for intelligent systems - ISMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Macau, China. pp. 301-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling propositions for configuring, sale, product and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Helo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, Unknown Region. p. 1959-1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of retrieval in Case-Based Reasoning for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial engineering and engineering management - IEEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp. 1538-1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling system design and project planning : discussion on a bijective link between system and project structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012 - 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.1089-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFiADe Constraints Filtering for Aiding Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. paper9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIGURATION / PLANIFICATION : EXPERIMENTATIONS EN OPTIMISATION EVOLUTIONNAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des approches par contraintes et par analogie : vers une application à la maintenance d'hélicoptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Codet de Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2011 -7èmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. p.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of system design and project planning: Integrated model and rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software, Knowledge Information, Industrial Management and Applications (SKIMA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Benevento, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SKIMA.2011.6089969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for an integrated case based project planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2011 - 2nd International conference on Complex Systems Design &amp; Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. p.133-144, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25203-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using constraints filtering and evolutionary algorithms for interactive configuration and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2010 -Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Macau, China. p.1921-1925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System design and design planning : an interaction identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding Interactive Configuration and Planning: A Constraint and Evolutionary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Larnaca, Cyprus. pp.238-245, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16239-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of an Integrated System/Project Design Framework: First Models and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX SYSTEMS DESIGN AND MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. p. 207-217, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage CSP et CBR : premières identifications des modes de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Codet de Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints filtering and evolutionary algorithm for interactive configuration and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2010 -19th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la conception de produit et de la planification de projet avec une approche par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling product configuration and process planning with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. p.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling product and project configuration with constraints : a CSP software comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKIMA 2009 -3rd International conference on software, knowledge, information management and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fez, Morocco. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la conception de produit et de la planification de projet : première analyse des pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d'opérations de traitement thermique et estimation des distortions en résultant par exploitation de connaissances expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling interactively product and project configuration : a proposal using constraints programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCM'08 -International Mass Customization Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark. p.229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product and Process Configuration: A constraint based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM: 2008 INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore, Singapore. p. 2010-2014, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2008.4738224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective proposal for coupling product and project configuration with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKIMA 2008 -2nd International conference on Software, Knowledge, Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kathmandu, Nepal. p.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an association of product configuration with production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 -18th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Patras, Greece. p.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un couplage de la conception d'un produit avec la planification de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le couplage de la conception produit et de la planification projet via une approche par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking product architecture and network of partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Inconnue, Italy. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIN Co-Design paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Inconnue, Canada. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00242226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product development and project management : towards a constraint based approach for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la décision simultanément en développement de produit et en gestion de projet en utilisant des approches par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Inconnue, Canada. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Product Development and Project Management with Constraint: a Prospective Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Inconnue, Italy. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a close association of System Design, Technical Management and Acquisition & Supply processes can improve system design engineering ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Inconnue, Canada. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product and Project Co-design: what do system engineering standards recommend ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Playa Del Carmen, Mexico. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSP dynamiques en configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Houdenove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a KBS for a qualitative distortion prediction for heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDE 2005 -1st International conference on distortion engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bremen, Germany. p.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques définies par des fonctions par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et approches par propagation de contraintes : contribution à la mise en oeuvre d'un outil d'aide interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005INPT023G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01857862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration interactive et contraintes : connaissances, filtrage et extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01319053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Configuration (ConfWS 2024) co-located with the 30th International Conference on Principles and Practice of Constraint Programming (CP 2024), Girona, Spain, September 2-3, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Miguel Horcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Felfernig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gerone, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3812, 110 p., 2024, Configuration Workshop 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 18es Journées Francophones de Programmation par Contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes, Albi, France, du 12-14 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Albi, xv - 190 p., 2019, 979-10-91526-07-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings MOSIM 2018 - 12e Conférence Internationale de Modélisation, Optimisation et SIMulation : « L’essor des systèmes connectés dans l’industrie et les services ». Toulouse, France, 27-29 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haït</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Savard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Albi, 692 p., 2018, 979-10-91526-06-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18th International configuration workshop : proceedings of the 18th International configuration workshop within CP 2016 conference, Toulouse, France, from September 05-06, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cipriano Forza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 123 p., 2016, 979-10-91526-04-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Vareilles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6269-8609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090408829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://perso.mines-albi.fr/~vareille/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk knowledge modeling for offer definition in customer-supplier relationships in Engineer-To-Order situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.103608. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Pareto-dominance approach to support technical bid selection under imprecision and uncertainty in engineer-to-order bidding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (21), pp.6361-6381. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1812754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIEM: a methodology to deploy a knowledge-based system to support bidding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107638. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product⋎service system configuration: a generic knowledge-based model for commercial offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (4), pp.1021-1040. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1714090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the concurrent product and process configuration: an approach to reduce computation time with an experimental evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garces Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (2), pp.631-647. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1598598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularization of smart product service: A framework integrating smart product service blueprint and weighted complex network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Battaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.103302. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating sustainability transition through serious games: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Stanitsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, p.924-936. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Systems Contractor's Ability to Deliver a Solution to Offer During an Engineer‐To‐Order Bidding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.40-42. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration knowledge modeling: How to extend configuration from assemble/make to order towards engineer to order for the bidding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building renovation adopts mass customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.119-146. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-016-0431-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness, feasibility and confidence: how to help bidders to better develop and assess their offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (23), pp.7204-7222. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1353156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System design and project planning: Model and rules to manage their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, p. 327-342. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-150494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent product configuration and process planning: Some optimization experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.610-621. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based reasoning and system design: An integrated approach based on ontology and preference modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.49-69. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060413000498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent product configuration and process planning, towards an approach combining interactivity and optimality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.524-541. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.653449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic bill of functions, materials, and operations for SAP² configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), p.465-478. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.652745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take into account general and contextual knowledge for interactive aiding design: Towards the coupling of CSP and CBR approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Codet de Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 25, pp. 31 - 47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an association of product configuration with production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Customisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), p.316-332. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMASSC.2010.037648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take into account piecewise constraints in constraint satisfaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4-5), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints: an extension of quad trees in order to deal with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration for mass customization: how to extend product configuration towards requirements and process configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), p. 521-535. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0135-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (5), pp.568-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design: a knowledge-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), p. 639-653. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701566517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration multi-niveau de flottes de robots hétérogènes ou comment utiliser la PPC pour des missions Search and Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2026 - 21ème Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Integrate Game Theory into Technological Forecasting: Some Challenges to Tackle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Beaudoin-Bussières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Vingerhoeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM 2025 - 22nd IFIP WG 5.1 International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Séville, Spain. pp.153-162, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09704-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premises, Challenges and Suggestions for Modelling Building Knowledge using the Configuration Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Deschoolmeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building insulation renovation: a process and a software to assist panel layout design, a part of the ISOBIM project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARC 2023 - 40th International Symposium on Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chennai, India. pp.40-47, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/ISARC2023/0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation de connaissances en configuration de biens et de services : vers une meilleure gestion de la communalité des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mohammad-Amini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de bâtiments : un processus et un logiciel pour la conception de panneaux , projet ISOBIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty Years of Configuration Knowledge Modeling Research. Main Works, What To Do Next?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohammad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2021 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.1328-1332, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9673037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Identify and Mitigate Risks in Call for Tenders: Towards a Dedicated Risk Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2021 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.538-541, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre expérimental pour l’évaluation de méthodes hybrides en configuration interactive sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Boumbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC@PFIA 2022 - 17es Journees Francophones de Programmation par Contraintes, JFPC 2022 - Held at Plate-Forme Intelligence Articielle, PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint- Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Ontologies and Constraint Satisfaction Problems for Product Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohammad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2021 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.578-582, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Configuration Models: Towards a Specialization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mohammad-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1189 - 1194, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings energetic improvement: first elements about isolating panels layout design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesbegueries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022 - 14th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel-Aviv (online), Israel. p.487-492, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système à base de connaissances pour aider l'ingénierie des risques en réponse à appel d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online), Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based System for Risk Engineering During the Bidding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - 30th European Safety and Reliability Conference / PSMA15 2020 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. pp.4438-4445, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_3938-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Metric Between Engineering to Order and Assemble/Make to Order Products in Configuration Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Beauregard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility theory and PROMETHEE II for decision aid in engineering design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.283-288, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representative Benchmark for Concurrent Product and Process Configuration Problem: Definitions and Some Problem Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.301-306, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2019 - International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.1035-1044, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product/Process Configuration Evolutionary Optimization: A Multiobjective Clustering in Order to Reduce Inconsistencies During Crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Services Characterization for Bidding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search Engine Optimization Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian D. Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés F. Barco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS’19 - 21st Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hambourg, Germany. p.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to deal with Engineering-to-Order Product/System Configuration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential guillotine cut heuristic to design insulating envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEOM 2018 - 2nd European Conference on Industrial Engineering and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1084-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Use Configuration Software in “Less Routine Design” Situations? Some Modelling Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2018 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.1279 - 1283, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development in serious games: rethinking game-based learning strategies for master's degree engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Stanitsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kirytopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'offres en relation client-fournisseur : vers une exploitation des connaissances pour l'ingénierie des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Knowledge based Support for Risk Engineering When Elaborating Offer in Response to a Customer Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2018 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.1056 - 1060, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Intelligent System for the 2D Biomechanical Analysis of Road Cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra P. Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2018 - 24th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. p.130-138, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights for Configuration in Natural Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César I. Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Complexity of Product Configuration Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Kristjandottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. p.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge retrieval for configuring risks when answering calls to tenders or direct customer demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2018 - 20th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. p.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training System for the Medical Procedure of Cannulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chavarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2018 - International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.288 - 292, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Supplier Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2017 - 2017 International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1067-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICONIC: Interactive CONstraint-based Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. p.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Elaboration: New Confidence Indexes to take into account Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. p.7290 - 7295, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration and Response to calls for tenders: an open bid configuration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer/Supplier Relationship: reducing Uncertainties in Commercial Offers thanks to Readiness, Risk and Confidence Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016 - International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catane, Italy. p. 1115-1122, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Feedback for the Interactive Design of Buildings Thermal Insulating Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPESE 2017 - 4th International Conference on Power and Energy Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.245-249, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETO Bid solutions definition and selection using configuration models and a multi-criteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2017 - 2017 IEEE International Conference on Industrial Engineering &amp; Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1833-1837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for configuration and planning optimization problems: proposition of a generic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Génie Industriel, Mines Albi, France, Sep 2016, Toulouse, France. p. 89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialized Building Renovation: Manufacturing Through a Constraint-Based On-line Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2015 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.947-951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive configuration of insulating envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Génie Industriel, Mines Albi, France, Sep 2016, Toulouse, France. p. 105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system to enhance coordination of hospital practitioners: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 16 - 8th International conference Interoperability for Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal. p. 275-281, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30957-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent configuration of product and process: moving towards ETO and dealing with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Génie Industriel, Mines Albi, France, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Buildings Retrofit: Employing Guillotine Cuts for Aesthetic Envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2016 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bali, Indonesia. pp.1006-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Estimations to Support Buildings Retrofit: Which Envelope to Manufacture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2015 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.691-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation du problème de calepinage de façades avec Choco-Solveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2015 - Onzièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABRI, Université de Bordeaux, Jun 2015, Bordeaux, France. pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a benchmark for configuration and planning optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcés Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2015 - 17th International Configuration Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Packing for Facade-Layout Synthesis Under a General Purpose Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on the Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. p. 508-523, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building thermal renovation overview : combinatorics + constraints + support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2015 - 22nd International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. p. 379-385, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Synthesis for Symmetrical Facades constraint-based support for architects decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bayonne, France. pp.293-306, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a BIM Approach for a High Performance Renovation of Apartment Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calpinator : a configuration tool for building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2014 - 16th International Configuration Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Novi Sad, Serbia. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calepinage à base de contraintes : application à la rénovation de bâtiments à haute performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Journées Francophones de Programmation par Contraintes (JFPC 2014) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recursive algorithm for building renovation in smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2014 - 21st International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Roskilde, Denmark. pp.144-153, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08326-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du processus de configuration et planification : vers une approche en deux étapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of High Performance Apartment Buildings Renovation: A Constraint Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Barco Santa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT (IEEM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailand. p. 684-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive configuration of high performance renovation of apartment buildings by the use of CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thuesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2013 - 15th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vienna, Austria. p.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing concurrent configuration and planning: A proposition to reduce computation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT (IEEM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailand. p. 1367-1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving configuration and planning optimization : towards a two tasks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vienna, Austria. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling system design and project planning : discussion on a bijective link between system and project structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012 - 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.1089-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFiADe Constraints Filtering for Aiding Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Steffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. paper9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of retrieval in Case-Based Reasoning for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial engineering and engineering management - IEEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp. 1538-1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIGURATION / PLANIFICATION : EXPERIMENTATIONS EN OPTIMISATION EVOLUTIONNAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling propositions for configuring, sale, product and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Helo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, Unknown Region. p. 1959-1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some experimental results relevant to the optimization of configuration and planning problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International symposium on methodologies for intelligent systems - ISMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Macau, China. pp. 301-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des approches par contraintes et par analogie : vers une application à la maintenance d'hélicoptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Codet de Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2011 -7èmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. p.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of system design and project planning: Integrated model and rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software, Knowledge Information, Industrial Management and Applications (SKIMA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Benevento, Italy. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SKIMA.2011.6089969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for an integrated case based project planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2011 - 2nd International conference on Complex Systems Design &amp; Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. p.133-144, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25203-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of an Integrated System/Project Design Framework: First Models and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX SYSTEMS DESIGN AND MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. p. 207-217, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage CSP et CBR : premières identifications des modes de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Codet de Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using constraints filtering and evolutionary algorithms for interactive configuration and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2010 -Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Macau, China. p.1921-1925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System design and design planning : an interaction identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding Interactive Configuration and Planning: A Constraint and Evolutionary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Larnaca, Cyprus. pp.238-245, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16239-8_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints filtering and evolutionary algorithm for interactive configuration and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2010 -19th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la conception de produit et de la planification de projet avec une approche par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling product configuration and process planning with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. p.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling product and project configuration with constraints : a CSP software comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKIMA 2009 -3rd International conference on software, knowledge, information management and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fez, Morocco. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la conception de produit et de la planification de projet : première analyse des pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception d'opérations de traitement thermique et estimation des distortions en résultant par exploitation de connaissances expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le couplage de la conception produit et de la planification projet via une approche par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling interactively product and project configuration : a proposal using constraints programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCM'08 -International Mass Customization Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark. p.229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product and Process Configuration: A constraint based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM: 2008 INTERNATIONAL CONFERENCE ON INDUSTRIAL ENGINEERING AND ENGINEERING MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore, Singapore. p. 2010-2014, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2008.4738224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective proposal for coupling product and project configuration with constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKIMA 2008 -2nd International conference on Software, Knowledge, Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kathmandu, Nepal. p.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an association of product configuration with production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2008 -18th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Patras, Greece. p.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un couplage de la conception d'un produit avec la planification de son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la décision simultanément en développement de produit et en gestion de projet en utilisant des approches par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Inconnue, Canada. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking product architecture and network of partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Inconnue, Italy. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIN Co-Design paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Inconnue, Canada. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00242226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product development and project management : towards a constraint based approach for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Product Development and Project Management with Constraint: a Prospective Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Inconnue, Italy. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a close association of System Design, Technical Management and Acquisition & Supply processes can improve system design engineering ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Inconnue, Canada. pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSP dynamiques en configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Houdenove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of solution in interactive aiding design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.801-806, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint based approach for aiding heat treatment operation design and distortion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Artificial Intelligence Applications and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Athens, Greece. pp.254-261, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la configuration cohérente de produit et de gamme de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product and Project Co-design: what do system engineering standards recommend ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Playa Del Carmen, Mexico. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques et continues par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a KBS for a qualitative distortion prediction for heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDE 2005 -1st International conference on distortion engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bremen, Germany. p.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding design with constraints : an extension of Quad Trees dealing with piecewise functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM'05 -International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des QuadTrees pour la représentation et le filtrage des contraintes numériques définies par des fonctions par morceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using interval analysis to generate quadtrees of piecewise constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2005 -Principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sitges, Spain. p.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploitation des connaissances en design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach gathering product and process configuration as a constraint satisfaction problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2004 -11th IFAC Symposium on Information Control Problems Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Salvador, Brazil. p.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques CSP pour la configuration d'un process de traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPLC 2004 -13èmes journées francophones de programmation logique et programmation par contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Angers, France. p.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances et aide à la décision : Une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par contraintes du design for X : une application en traitement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Ingénierie de la conception et cycle de vie des produits (chap. 8) / sous la dir. de L. ROUCOULES, B. YANNOU et B. EYNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, p.169-187, 2006, 2-7462-1214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et approches par propagation de contraintes : contribution à la mise en oeuvre d'un outil d'aide interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005INPT023G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01857862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration interactive et contraintes : connaissances, filtrage et extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01319053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th International Workshop on Configuration (ConfWS 2024) co-located with the 30th International Conference on Principles and Practice of Constraint Programming (CP 2024), Girona, Spain, September 2-3, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Miguel Horcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Felfernig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gerone, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3812, 110 p., 2024, Configuration Workshop 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 18es Journées Francophones de Programmation par Contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes, Albi, France, du 12-14 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Albi, xv - 190 p., 2019, 979-10-91526-07-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings MOSIM 2018 - 12e Conférence Internationale de Modélisation, Optimisation et SIMulation : « L’essor des systèmes connectés dans l’industrie et les services ». Toulouse, France, 27-29 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haït</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Savard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Albi, 692 p., 2018, 979-10-91526-06-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18th International configuration workshop : proceedings of the 18th International configuration workshop within CP 2016 conference, Toulouse, France, from September 05-06, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Hvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cipriano Forza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 123 p., 2016, 979-10-91526-04-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF6BA9E3"/>
+    <w:nsid w:val="5BF611E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-vareilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6269-8609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090408829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.mines-albi.fr/~vareille/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103608" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02946741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1812754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinguo Ming" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103302" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garces Monge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1598598" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01918890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Stanitsas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kirytopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01832005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Barco Santa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-016-0431-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1353156" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01384985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-150494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060413000498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01595893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djefel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.653449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.652745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Codet de Boisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMASSC.2010.037648" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0135-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Lahmar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701566517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Beaudoin-Bussi&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09704-0_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Deschoolmeester" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Christophe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2023/0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mohammad-Amini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04072665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boumbar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03536894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohammad Amini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672918" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.551" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03536840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672600" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.241" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03536794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9673037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03259366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_3938-cd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#233;s Monge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.192" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.182" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978693" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Hoyos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Duque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. Barco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Beauregard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978932" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607699" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852038v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01887006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar I. Osorio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Salguero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P. Mosquera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942692v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Ghosh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kristjandottir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hvam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Vera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chavarro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607449" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02165706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1457" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_111" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01847286v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30957-6_22" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01684220v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_41" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_36" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385365v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_21" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01684137v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falcon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falcon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697234v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08326-1_15" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuesen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847753v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975172v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023586v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728648v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771181v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2011.6089969" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25203-7_9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/599CC88F6346A7EB2CC418F9130BD3CEEF544FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_32" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759607v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771187v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599443v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738224" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243132v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243134v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165861v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Houdenove" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hammou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01857862v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT023G" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01319053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770758v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Grosso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Miguel Horcas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Felfernig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02159866v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989427v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Savard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714520v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Forza" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-vareilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6269-8609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090408829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.mines-albi.fr/~vareille/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103608" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02946741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1812754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garces Monge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1598598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinguo Ming" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01918890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Stanitsas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kirytopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01832005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Barco Santa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-016-0431-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1353156" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01384985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-150494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01595893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060413000498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djefel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.653449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.652745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Codet de Boisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMASSC.2010.037648" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0135-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Lahmar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moynard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701566517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Beaudoin-Bussi&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09704-0_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Deschoolmeester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428464v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Christophe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2023/0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mohammad-Amini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03536794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohammad Amini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9673037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03536840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04072665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Boumbar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03536894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672918" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.551" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662952v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.241" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03259366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_3938-cd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02441321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Beauregard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978932" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.182" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#233;s Monge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.192" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978693" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Hoyos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Duque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. Barco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02165706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852038v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607699" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Salguero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P. Mosquera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01887006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar I. Osorio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Ghosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kristjandottir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hvam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Vera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chavarro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607449" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1457" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01847286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623220v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30957-6_22" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623374v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01684220v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_36" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_41" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falcon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01684137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falcon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08326-1_15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847752v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuesen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847753v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811512v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2011.6089969" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798466v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25203-7_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/599CC88F6346A7EB2CC418F9130BD3CEEF544FE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_15" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759035v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759033v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_32" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rochet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293713v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759610v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2008.4738224" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759045v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759046v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243134v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085799v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Houdenove" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00390" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_30" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453017v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785249v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000084v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hammou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785244v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785486v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785256v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785503v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730604v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01857862v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT023G" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01319053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Grosso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Miguel Horcas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Felfernig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02159866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989427v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Savard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714520v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Forza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>