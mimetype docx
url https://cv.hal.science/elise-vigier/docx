--- v0 (2026-03-29)
+++ v1 (2026-05-19)
@@ -914,398 +914,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux hydrauliques, la place des fistulae : les cas de Lyon et de Vienne</w:t>
+                <w:t xml:space="preserve">Regard typologique sur les objets de soins du corps en contexte rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’étape du projet ANR « FISTVLAE. Le marché du plomb à l’époque romaine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Rico, Traces, UT2J, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Hiérarchie sociale dans les campagnes de Gaule romaine au prisme des mobiliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alyssa Giraudo; Amaury Gilles, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127884v1</w:t>
+                <w:t xml:space="preserve">hal-05427960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre forme et fonction : matérialité des marques des fistulae du secteur Lyon-Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’epigrafia delle fistulae in Italia e nel Sud della Gallia: metodologia, nuovi documenti e nuovi approcci ; L’épigraphie des fistulae en Italie et dans le sud de la Gaule : méthodologie, nouveaux documents et nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christer Bruun (University of Toronto); Nicolas Laubry (Université Paris-Est Créteil), Oct 2025, Rome (Ecole française de Rome), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard typologique sur les objets de soins du corps en contexte rural</w:t>
+                <w:t xml:space="preserve">Réseaux hydrauliques, la place des fistulae : les cas de Lyon et de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiérarchie sociale dans les campagnes de Gaule romaine au prisme des mobiliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alyssa Giraudo; Amaury Gilles, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’étape du projet ANR « FISTVLAE. Le marché du plomb à l’époque romaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Rico, Traces, UT2J, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427960v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigraphie des fistulae de Lyon et de Vienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de la base de données du projet ANR Fistulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’epigrafia delle fistulae in Italia e nel Sud della Gallia: metodologia, nuovi documenti e nuovi approcci ; L’épigraphie des fistulae en Italie et dans le sud de la Gaule : méthodologie, nouveaux documents et nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christer Bruun (University of Toronto); Nicolas Laubry (Université Paris-Est Créteil), Oct 2025, Rome (Ecole française de Rome), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427971v1</w:t>
+                <w:t xml:space="preserve">hal-05427979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la base de données du projet ANR Fistulae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épigraphie des fistulae de Lyon et de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’epigrafia delle fistulae in Italia e nel Sud della Gallia: metodologia, nuovi documenti e nuovi approcci ; L’épigraphie des fistulae en Italie et dans le sud de la Gaule : méthodologie, nouveaux documents et nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christer Bruun (University of Toronto); Nicolas Laubry (Université Paris-Est Créteil), Oct 2025, Rome (Ecole française de Rome), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427979v1</w:t>
+                <w:t xml:space="preserve">hal-05427971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisser un paysage socio-économique à partir des données matérielles : premier essai à partir des données rhônalpines</w:t>
               </w:r>
@@ -2641,51 +2641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-parcours de l'ANR Fistulae : progrès et perspectives sur Lyon, Vienne et Saint-Romain-en-Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/13ctt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2891,177 +2891,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04569798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancement du programme GéoDOAD (Géolocalisation Dynamique des objets archéologiques datés).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ArteBib #1 – Les objets de Bibracte dans Artefacts. Le Fil d'ArAr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02268689v1</w:t>
+                <w:t xml:space="preserve">halshs-02271565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArteBib #1 – Les objets de Bibracte dans Artefacts. Le Fil d'ArAr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lancement du programme GéoDOAD (Géolocalisation Dynamique des objets archéologiques datés).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02271565v1</w:t>
+                <w:t xml:space="preserve">halshs-02268689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArteBib #2 – Construction d’une collection de référence. Le Fil d'ArAr</w:t>
               </w:r>
@@ -3212,51 +3212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74EB0DAD"/>
+    <w:nsid w:val="444557AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3443,51 +3443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236281607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03079065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13g58" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236281607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Turgis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03079065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13g58" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>