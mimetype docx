--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -250,425 +250,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+                <w:t xml:space="preserve">Individual and combined effects of design and inter-operator variability on stream ecological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellis Franklin</w:t>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+                <w:t xml:space="preserve">Cédric P Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.lqaf103. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 974, pp.179218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282545v1</w:t>
+                <w:t xml:space="preserve">hal-05011887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How macrophytes can improve the ecological assessment of rivers in a multiple-pressure context: development of a new diagnostic tool</w:t>
+                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bacon</w:t>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pierre</w:t>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286, pp.124173. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.lqaf103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.124173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184203v1</w:t>
+                <w:t xml:space="preserve">hal-05282545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined effects of design and inter-operator variability on stream ecological assessment</w:t>
+                <w:t xml:space="preserve">How macrophytes can improve the ecological assessment of rivers in a multiple-pressure context: development of a new diagnostic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 974, pp.179218. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.124173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.124173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011887v1</w:t>
+                <w:t xml:space="preserve">hal-05184203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics highlights dose-dependent response of poplar to a phenanthrene contamination</w:t>
               </w:r>
@@ -788,77 +788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dibutyl phthalate (DBP) on life history traits and population dynamics of Daphnia magna: comparison of two exposure regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Kitzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -948,64 +948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1167,408 +1167,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical compounds on the activity of the N‐Acetyl‐ β ‐D‐Glucosaminidase of the marine prawn, Palaemon serratus : screening in vitro .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rollin</w:t>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5567⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 858, Part 3, pp.159786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959926v1</w:t>
+                <w:t xml:space="preserve">hal-03922830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">DRomics, a workflow to exploit dose-response omics data in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159786⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922830v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRomics, a workflow to exploit dose-response omics data in ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Effects of chemical compounds on the activity of the N‐Acetyl‐ β ‐D‐Glucosaminidase of the marine prawn, Palaemon serratus : screening in vitro .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Larras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e90. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.5567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231043v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of microalgal diversity and thermal history on freshwater phototrophic biofilms facing heat stress: A thermal dose approach</w:t>
               </w:r>
@@ -1688,51 +1688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.1184. </w:t>
@@ -1861,64 +1861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (1), pp.4-9. </w:t>
@@ -1995,64 +1995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
@@ -2250,77 +2250,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 762, pp.143915. </w:t>
@@ -2371,51 +2371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does interspecific competition modify the response of grass plants against herbicide treatment? A hierarchical concentration-response approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-omics concentration-response framework uncovers novel understanding of triclosan effects in the chlorophyte Scenedesmus vacuolatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,90 +3426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: A Turnkey Tool to Support the Use of the Dose–Response Framework for Omics Data in Ecological Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3586,77 +3586,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce-Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 645, pp.1484--1495. </w:t>
@@ -3706,64 +3706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing anthropogenic pressures on streams: A random forest approach based on benthic diatom communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,965 +4438,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t>
+                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-A. Biron</w:t>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massarin</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alonzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297352v1</w:t>
+                <w:t xml:space="preserve">hal-02297003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297003v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00685679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clément</w:t>
+                <w:t xml:space="preserve">S. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t>
+              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00685679v1</w:t>
+                <w:t xml:space="preserve">hal-02296816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
+                <w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">P-A. Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">S. Massarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lopes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.1136--1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296816v1</w:t>
+                <w:t xml:space="preserve">hal-02297352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual versus population effects in concentration-response modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic modeling of the fate of Listeria monocytogenes in diced bacon during the manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Commeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.199⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.237-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01494.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299081v1</w:t>
+                <w:t xml:space="preserve">hal-01190200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual versus population effects in concentration-response modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.501-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00685607v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling of the fate of Listeria monocytogenes in diced bacon during the manufacturing process</w:t>
+                <w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zuliani</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (2), pp.237-254. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01494.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190200v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00685607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature limits trail following behaviour through pheromone decay in ants</w:t>
               </w:r>
@@ -5512,90 +5512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5693,51 +5693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5797,64 +5797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5882,342 +5882,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t>
+                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Charles</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591278v1</w:t>
+                <w:t xml:space="preserve">ineris-00963142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
+                <w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Delignette-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963142v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of Daphnia magna: A combination of the DEBtox and matrix population models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 203 (3-4), pp.204-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6295,103 +6295,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring transcriptomic data with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Society of Environmental Toxicology and Chemistry (SETAC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2025, Vienne, Austria</w:t>
@@ -6420,103 +6420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophytes can improve the ecological assessment of rivers in a multi-pressure context: a new diagnostic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
@@ -6545,64 +6545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interests and constraints towards unravelling endocrine disruptors mechanisms using dose-response transcriptomic data: application to the impact of di-n-butyl phthalate on zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d’histoire de vie de Daphnia magna et conséquences sur la dynamique de population : comparaison de deux régimes d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,385 +6876,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
+              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456043v1</w:t>
+                <w:t xml:space="preserve">hal-04208741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208741v1</w:t>
+                <w:t xml:space="preserve">hal-05455962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455962v1</w:t>
+                <w:t xml:space="preserve">hal-05456043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
               </w:r>
@@ -7365,51 +7365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-transcriptomics reveals stress adaptation processes in microbial communities differing in exposure history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ecology and Evolution: New perspectives and societal challenges" SFE2-GfÖ-EEF joint meeting, International conference on ecological sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -7615,51 +7615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling for risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7691,748 +7691,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric traits predict the composition of macroinvertebrate communities: Extending the Growth Rate Hypothesis to species development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Utilisation de DRomics pour modéliser les données omiques de type dose-réponse dans le cadre de l’appréciation du risque environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Mondy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Danger</w:t>
+                <w:t xml:space="preserve">F. Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SEFA (Société d’Ecotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140645v1</w:t>
+                <w:t xml:space="preserve">hal-04963332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Une certaine incertitude : précision et confiance en bio-indication. L’exemple des diatomées et des macro-invertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jesus</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
+              <w:t xml:space="preserve">38e Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234362v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de DRomics pour modéliser les données omiques de type dose-réponse dans le cadre de l’appréciation du risque environnemental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Larras</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA (Société d’Ecotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963332v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and metabolic mechanisms of transgenerational effects in Daphnia exposed to radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trijau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172724v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and metabolic mechanisms of transgenerational effects in Daphnia exposed to radionuclides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Trijau</w:t>
+                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635527v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une certaine incertitude : précision et confiance en bio-indication. L’exemple des diatomées et des macro-invertébrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">Stoichiometric traits predict the composition of macroinvertebrate communities: Extending the Growth Rate Hypothesis to species development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140643v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de Modélisation Hiérarchique pour la Description de l'Effet de la Compétition Interspécifique sur la Tolérance Chimique d'Herbacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,51 +8625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la probabilité d'impact significatif des principales pressions anthropiques en cours d'eau via l'outil diagnostique « diatomées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8763,51 +8763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8914,51 +8914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9000,51 +9000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using benthic diatom life-history traits to assess stream impairment risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,51 +9164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9263,90 +9263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modeling of listeria monocytognes behaviour in diced bacon during the manufacture process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Predictive Modeling in Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9397,51 +9397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 17th Annual Meeting, Porto, Portugal, PRT, 20-24 May 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9492,260 +9492,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transcriptionnels dose- et temps- dépendants chez Daphnia magna exposée au di-n-butyl phtalate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From dose-response modelling of transcriptomic data to biological interpretation: an application to embryonic exposure of zebrafish (Danio rerio) to di-n-butyl phthalate (DBP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thiry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms Symposium (PRIMO22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455903v1</w:t>
+                <w:t xml:space="preserve">hal-05282671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dose-response modelling of transcriptomic data to biological interpretation: an application to embryonic exposure of zebrafish (Danio rerio) to di-n-butyl phthalate (DBP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effets transcriptionnels dose- et temps- dépendants chez Daphnia magna exposée au di-n-butyl phtalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms Symposium (PRIMO22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes, France. </w:t>
+              <w:t xml:space="preserve">ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282671v1</w:t>
+                <w:t xml:space="preserve">hal-05455903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des conséquences d'une exposition au cadmium sur la composition élémentaire de la ressource gammare</w:t>
               </w:r>
@@ -9783,51 +9783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
@@ -9964,51 +9964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets chroniques du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna et sa descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10085,103 +10085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: an R tool for modelling omics dose-response data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès useR!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France. Communication par affiche (poster), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10206,90 +10206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the taxonomic and functional diversity of stream benthic invertebrate assemblages: morphological versus DNA metabarcoding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10575,301 +10575,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Interspecific competition impact on organism responses to chemical stress: an SSD based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe Meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185981v1</w:t>
+                <w:t xml:space="preserve">hal-02492022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can SSD models help assessing interspecific competition impact on organisms' tolerance against chemical stress?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
+              <w:t xml:space="preserve">SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492034v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific competition impact on organism responses to chemical stress: an SSD based approach</w:t>
+                <w:t xml:space="preserve">Can SSD models help assessing interspecific competition impact on organisms' tolerance against chemical stress?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
@@ -10904,73 +10904,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe Meeting,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492022v1</w:t>
+                <w:t xml:space="preserve">hal-02492034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution effects on leaf litter decomposition</w:t>
               </w:r>
@@ -11245,51 +11245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11363,77 +11363,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11638,77 +11638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalisation I2M2, chantier Diagnostic multi-EQB et développement d'un indice pour les grands cours d'eau. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11869,77 +11869,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: Dose Response for Omics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12056,51 +12056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB82E4F8"/>
+    <w:nsid w:val="BB62EA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12287,51 +12287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisebilloir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9012-3298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13160239X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210267209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358853789" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36002-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5567" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852156v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seder-Colomina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EM00104G" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Issa Camara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136567" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05313-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K819RXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ4W7GT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Cettier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBRKPG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontoizeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299081v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Fox" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.199" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJHQNCBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01494.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3FHKHTH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752236v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schreiber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04963332v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635527v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coulaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosebery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492034v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492022v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04353166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisebilloir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9012-3298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13160239X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210267209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358853789" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36002-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5567" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852156v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seder-Colomina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EM00104G" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Issa Camara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136567" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05313-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K819RXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ4W7GT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Cettier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBRKPG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontoizeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01494.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3FHKHTH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Fox" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.199" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJHQNCBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752236v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schreiber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04963332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coulaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosebery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492022v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492034v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04353166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>