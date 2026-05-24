--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -250,762 +250,762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined effects of design and inter-operator variability on stream ecological assessment</w:t>
+                <w:t xml:space="preserve">Transcriptomics highlights dose-dependent response of poplar to a phenanthrene contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">Lilian Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Marie Le Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P Mondy</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Paysant-Le-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 974, pp.179218. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4794-4812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011887v1</w:t>
+                <w:t xml:space="preserve">hal-05029675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+                <w:t xml:space="preserve">Effects of dibutyl phthalate (DBP) on life history traits and population dynamics of Daphnia magna: comparison of two exposure regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Géraldine Kitzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf103⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282545v1</w:t>
+                <w:t xml:space="preserve">hal-05360573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How macrophytes can improve the ecological assessment of rivers in a multiple-pressure context: development of a new diagnostic tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Cluefish: mining the dark matter of transcriptional data series with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bacon</w:t>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pierre</w:t>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286, pp.124173. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.lqaf103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.124173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184203v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics highlights dose-dependent response of poplar to a phenanthrene contamination</w:t>
+                <w:t xml:space="preserve">How macrophytes can improve the ecological assessment of rivers in a multiple-pressure context: development of a new diagnostic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gréau</w:t>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+                <w:t xml:space="preserve">Jérémy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Jean</w:t>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Paysant-Le-Roux</w:t>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36002-5⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.124173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.124173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029675v1</w:t>
+                <w:t xml:space="preserve">hal-05184203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dibutyl phthalate (DBP) on life history traits and population dynamics of Daphnia magna: comparison of two exposure regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+                <w:t xml:space="preserve">Individual and combined effects of design and inter-operator variability on stream ecological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ellis Franklin</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Kitzinger</w:t>
+                <w:t xml:space="preserve">Cédric P Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e85. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 974, pp.179218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360573v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water nutrient concentrations on stream macroinvertebrate community stoichiometry: a large-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1095,51 +1095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trijau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Plaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 914, pp.169845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1167,1160 +1167,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Disentangling the effects of microalgal diversity and thermal history on freshwater phototrophic biofilms facing heat stress: A thermal dose approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159786⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922830v1</w:t>
+                <w:t xml:space="preserve">hal-03895245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRomics, a workflow to exploit dose-response omics data in ecotoxicology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of chemical compounds on the activity of the N‐Acetyl‐ β ‐D‐Glucosaminidase of the marine prawn, Palaemon serratus : screening in vitro .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.325⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231043v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical compounds on the activity of the N‐Acetyl‐ β ‐D‐Glucosaminidase of the marine prawn, Palaemon serratus : screening in vitro .</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DRomics, a workflow to exploit dose-response omics data in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5567⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959926v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of microalgal diversity and thermal history on freshwater phototrophic biofilms facing heat stress: A thermal dose approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">A 34-year survey under phosphorus decline and warming: Consequences on stoichiometry and functional trait composition of freshwater macroinvertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 858, Part 3, pp.159786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895245v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of microorganisms on uranium release from mining-impacted lake sediments under various oxygenation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+                <w:t xml:space="preserve">Marina Seder-Colomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.1830-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EM00104G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738769v1</w:t>
+                <w:t xml:space="preserve">hal-03852156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13413⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451714v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t>
+                <w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9605⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922839v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microorganisms on uranium release from mining-impacted lake sediments under various oxygenation conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+                <w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bauda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Stetten</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (10), pp.1830-1843. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2EM00104G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852156v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 762, pp.143915. </w:t>
@@ -2358,64 +2358,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does interspecific competition modify the response of grass plants against herbicide treatment? A hierarchical concentration-response approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,64 +2518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio‐polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2622,51 +2622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interspecific competition on species sensitivity distribution models: Analysis of plant responses to chemical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,64 +2756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-omics concentration-response framework uncovers novel understanding of triclosan effects in the chlorophyte Scenedesmus vacuolatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,90 +2890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics enhance Daphnia magna sensitivity to the pyrethroid insecticide deltamethrin: Effects on life history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Issa Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural and domestic pesticides in house dust from different agricultural areas in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nuckols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Labaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gryta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.29-37. </w:t>
@@ -3426,90 +3426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: A Turnkey Tool to Support the Use of the Dose–Response Framework for Omics Data in Ecological Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3586,77 +3586,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce-Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 645, pp.1484--1495. </w:t>
@@ -3700,307 +3700,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing anthropogenic pressures on streams: A random forest approach based on benthic diatom communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Minor food sources can play a major role in secondary production in detritus-based ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce-Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 586, pp.1101 - 1112. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.1155-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917251v1</w:t>
+                <w:t xml:space="preserve">hal-02319294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor food sources can play a major role in secondary production in detritus-based ecosystems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing anthropogenic pressures on streams: A random forest approach based on benthic diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 586, pp.1101 - 1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02319294v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of wipe sampling on hard surfaces for pesticides and PCB residues in dust</w:t>
               </w:r>
@@ -4025,51 +4025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nuckols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample size calculation in metabolic phenotyping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent species sensitivity distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.378-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4353,51 +4353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4438,1306 +4438,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
+                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
+                <w:t xml:space="preserve">Dr Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
+              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297003v1</w:t>
+                <w:t xml:space="preserve">hal-02296816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clément</w:t>
+                <w:t xml:space="preserve">P-A. Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
+                <w:t xml:space="preserve">S. Massarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.1136--1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00685679v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296816v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-A. Biron</w:t>
+                <w:t xml:space="preserve">Hélène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massarin</w:t>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alonzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297352v1</w:t>
+                <w:t xml:space="preserve">halsde-00685679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling of the fate of Listeria monocytogenes in diced bacon during the manufacturing process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temperature limits trail following behaviour through pheromone decay in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Commeau</w:t>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
+                <w:t xml:space="preserve">Carlos Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zuliani</w:t>
+                <w:t xml:space="preserve">Xim Cerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (2), pp.237-254. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (12), pp.1009-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01494.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-011-0852-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190200v1</w:t>
+                <w:t xml:space="preserve">hal-02651505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual versus population effects in concentration-response modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.199⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299081v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Individual versus population effects in concentration-response modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.501-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00685607v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature limits trail following behaviour through pheromone decay in ants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xim Cerda</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-011-0852-6⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651505v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00685607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probabilistic modeling of the fate of Listeria monocytogenes in diced bacon during the manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Commeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.237-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01494.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299273v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5771,90 +5771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5882,342 +5882,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Delignette-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963142v1</w:t>
+                <w:t xml:space="preserve">hal-02591278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Charles</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02591278v1</w:t>
+                <w:t xml:space="preserve">ineris-00963142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of Daphnia magna: A combination of the DEBtox and matrix population models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 203 (3-4), pp.204-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6289,1179 +6289,1179 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transcriptomic data with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Macrophytes can improve the ecological assessment of rivers in a multi-pressure context: a new diagnostic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Society of Environmental Toxicology and Chemistry (SETAC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283494v1</w:t>
+                <w:t xml:space="preserve">hal-05175593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophytes can improve the ecological assessment of rivers in a multi-pressure context: a new diagnostic tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Exploring transcriptomic data with over-representation analysis enhanced by aggregated biological prior knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bacon</w:t>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pierre</w:t>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">35th Society of Environmental Toxicology and Chemistry (SETAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175593v1</w:t>
+                <w:t xml:space="preserve">hal-05283494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interests and constraints towards unravelling endocrine disruptors mechanisms using dose-response transcriptomic data: application to the impact of di-n-butyl phthalate on zebrafish</w:t>
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d’histoire de vie de Daphnia magna et conséquences sur la dynamique de population : comparaison de deux régimes d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellis Franklin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer, May 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282728v1</w:t>
+                <w:t xml:space="preserve">hal-05455876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disponibilité du phosphore dans les cours d'eau : quel rôle des populations de gammares ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interests and constraints towards unravelling endocrine disruptors mechanisms using dose-response transcriptomic data: application to the impact of di-n-butyl phthalate on zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Danger</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752236v1</w:t>
+                <w:t xml:space="preserve">hal-05282728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d’histoire de vie de Daphnia magna et conséquences sur la dynamique de population : comparaison de deux régimes d’exposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Disponibilité du phosphore dans les cours d'eau : quel rôle des populations de gammares ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Banyuls, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455876v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208741v1</w:t>
+                <w:t xml:space="preserve">hal-04187554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellis Franklin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455962v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
+              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456043v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187554v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-transcriptomics reveals stress adaptation processes in microbial communities differing in exposure history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ecology and Evolution: New perspectives and societal challenges" SFE2-GfÖ-EEF joint meeting, International conference on ecological sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -7490,103 +7490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the functional stability of microbial communities exposed to multiple disturbances of the same nature be predicted?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -7628,51 +7628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling for risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du LIEC : l’interdisciplinarité au service de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7691,748 +7691,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de DRomics pour modéliser les données omiques de type dose-réponse dans le cadre de l’appréciation du risque environnemental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Stoichiometric traits predict the composition of macroinvertebrate communities: Extending the Growth Rate Hypothesis to species development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Larras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cédric P. Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA (Société d’Ecotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963332v1</w:t>
+                <w:t xml:space="preserve">hal-03140645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une certaine incertitude : précision et confiance en bio-indication. L’exemple des diatomées et des macro-invertébrés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140643v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Malardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and metabolic mechanisms of transgenerational effects in Daphnia exposed to radionuclides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une certaine incertitude : précision et confiance en bio-indication. L’exemple des diatomées et des macro-invertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">38e Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635527v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and metabolic mechanisms of transgenerational effects in Daphnia exposed to radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trijau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234362v1</w:t>
+                <w:t xml:space="preserve">hal-02635527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric traits predict the composition of macroinvertebrate communities: Extending the Growth Rate Hypothesis to species development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Utilisation de DRomics pour modéliser les données omiques de type dose-réponse dans le cadre de l’appréciation du risque environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Mondy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SEFA (Société d’Ecotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140645v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de Modélisation Hiérarchique pour la Description de l'Effet de la Compétition Interspécifique sur la Tolérance Chimique d'Herbacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,77 +8625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la probabilité d'impact significatif des principales pressions anthropiques en cours d'eau via l'outil diagnostique « diatomées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,90 +8750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8875,90 +8875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a mixed hierarchical multinomial regression model to analyze community composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9000,103 +9000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using benthic diatom life-history traits to assess stream impairment risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
@@ -9125,90 +9125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle mixte hiérarchisé pour analyser la composition de communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9250,103 +9250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modeling of listeria monocytognes behaviour in diced bacon during the manufacture process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Predictive Modeling in Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,64 +9384,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochasticity and spatial heterogeneity in population dynamics: implications for ecotoxicological risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 17th Annual Meeting, Porto, Portugal, PRT, 20-24 May 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9492,342 +9492,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dose-response modelling of transcriptomic data to biological interpretation: an application to embryonic exposure of zebrafish (Danio rerio) to di-n-butyl phthalate (DBP)</w:t>
+                <w:t xml:space="preserve">Effets transcriptionnels dose- et temps- dépendants chez Daphnia magna exposée au di-n-butyl phtalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms Symposium (PRIMO22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes, France. </w:t>
+              <w:t xml:space="preserve">ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282671v1</w:t>
+                <w:t xml:space="preserve">hal-05455903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transcriptionnels dose- et temps- dépendants chez Daphnia magna exposée au di-n-butyl phtalate</w:t>
+                <w:t xml:space="preserve">From dose-response modelling of transcriptomic data to biological interpretation: an application to embryonic exposure of zebrafish (Danio rerio) to di-n-butyl phthalate (DBP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thiry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms Symposium (PRIMO22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455903v1</w:t>
+                <w:t xml:space="preserve">hal-05282671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des conséquences d'une exposition au cadmium sur la composition élémentaire de la ressource gammare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
@@ -9850,338 +9850,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet dose-dépendant du di-n-butyl phtalate sur le développement embryo-larvaire du poisson zèbre (Danio rerio) : Intérêt de l’intégration de gradients de concentration dans les analyses transcriptomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évaluation des effets chroniques du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna et sa descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecobim 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777388v1</w:t>
+                <w:t xml:space="preserve">hal-05456063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets chroniques du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna et sa descendance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+                <w:t xml:space="preserve">Effet dose-dépendant du di-n-butyl phtalate sur le développement embryo-larvaire du poisson zèbre (Danio rerio) : Intérêt de l’intégration de gradients de concentration dans les analyses transcriptomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Houin</w:t>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Ecobim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456063v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: an R tool for modelling omics dose-response data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès useR!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France. Communication par affiche (poster), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10206,90 +10206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the taxonomic and functional diversity of stream benthic invertebrate assemblages: morphological versus DNA metabarcoding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10325,307 +10325,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil pollution induced changes in leaf litter chemical composition and in detritivore physiology and activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Can SSD models help assessing interspecific competition impact on organisms' tolerance against chemical stress?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186720v1</w:t>
+                <w:t xml:space="preserve">hal-02492034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145569v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific competition impact on organism responses to chemical stress: an SSD based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,389 +10670,389 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Soil pollution induced changes in leaf litter chemical composition and in detritivore physiology and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185981v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can SSD models help assessing interspecific competition impact on organisms' tolerance against chemical stress?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492034v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution effects on leaf litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'écologie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La grande motte, France</w:t>
@@ -11075,277 +11075,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSCOPE: a mesocosm facility to evaluate stressor impacts on headwater streams across multiple levels of biological organization</w:t>
+                <w:t xml:space="preserve">ECOSCOPE : une plate-forme de mésocosmes pour évaluer l'impact de stresseurs anthropique sur les écosystèmes aquatiques à plusieurs niveaux d'organisation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133869v1</w:t>
+                <w:t xml:space="preserve">hal-03172499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSCOPE : une plate-forme de mésocosmes pour évaluer l'impact de stresseurs anthropique sur les écosystèmes aquatiques à plusieurs niveaux d'organisation biologique</w:t>
+                <w:t xml:space="preserve">ECOSCOPE: a mesocosm facility to evaluate stressor impacts on headwater streams across multiple levels of biological organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172499v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11363,77 +11363,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11638,90 +11638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalisation I2M2, chantier Diagnostic multi-EQB et développement d'un indice pour les grands cours d'eau. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’ONEMA. 2016, 179 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11775,51 +11775,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation pour comprendre les mécanismes d'effet de stress environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11882,86 +11882,86 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: Dose Response for Omics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:07f87aa59d4c611c3909e3ac44d2bd075f88a52b;origin=https://gitlab.in2p3.fr/drgarden/DRomics;visit=swh:1:snp:bdce09e9760ea3e3d387ea9bbf320ec37e9bb4ba;anchor=swh:1:rev:29d443e5310e001c8c32653fb8946084238ed842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -12056,51 +12056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB62EA2C"/>
+    <w:nsid w:val="0E5FF0C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12287,51 +12287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisebilloir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9012-3298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13160239X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210267209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358853789" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36002-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5567" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852156v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seder-Colomina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EM00104G" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Issa Camara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136567" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05313-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K819RXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ4W7GT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Cettier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBRKPG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontoizeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01494.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3FHKHTH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Fox" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.199" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJHQNCBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752236v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schreiber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04963332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coulaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosebery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492022v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492034v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04353166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisebilloir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9012-3298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13160239X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210267209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358853789" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36002-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trijau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5567" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seder-Colomina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EM00104G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mondy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08090" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Issa Camara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136567" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05313-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez-Thirion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce-Funck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K819RXJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12933" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ4W7GT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Cettier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBRKPG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fox" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontoizeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0852-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Fox" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJHQNCBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190200v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01494.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3FHKHTH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schreiber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635527v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04963332v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larras" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coulaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosebery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184197v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589497v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492022v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04353166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07f87aa59d4c611c3909e3ac44d2bd075f88a52b;origin=https://gitlab.in2p3.fr/drgarden/DRomics;visit=swh:1:snp:bdce09e9760ea3e3d387ea9bbf320ec37e9bb4ba;anchor=swh:1:rev:29d443e5310e001c8c32653fb8946084238ed842" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>