--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -126,1996 +126,2203 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les marges professionnelles informent sur le cœur de métier</w:t>
+                <w:t xml:space="preserve">Présentation de la Chaire EFF&amp;T (Expérimenter, Faire, Fabriquer, Transmettre) et du dispositif Lieux HybridES (Développer les cultures de l'expérimentation à l'ENSAPLV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Des chercheur·es en architecture et en urbanisme embarqué·es : retours d’expérience de recherches-actions et partenariales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LET, May 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05369477v1</w:t>
+                <w:t xml:space="preserve">halshs-05564367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de genre</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quand les marges professionnelles informent sur le cœur de métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métiers de l'architecture, de l'urbanisme et du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Visio conférence, France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343277v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05369477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête d’habilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation de l'action Lieux hybridES au Post-master en Recherches en Architecure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minna Nordström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professions Architectes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA NANCY, Oct 2021, NANCY, France</w:t>
+              <w:t xml:space="preserve">Débats#5 : De la recherche sur/par/pour la pratique, séance Le LET invite le GERPHAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAPLV, Dec 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04329209v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05564469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Collectifs d’architectes : expérimenter la coproduction de l’architecture »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lieux hybridES, développement de cultures pédagogiques expérimentales au sein de l’ENSAPLV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire "Lieux et Enjeux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSAPVS, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Comment ancrer nos territoires dans un avenir incertain ? Outils, méthodes et pédagogies dans la recherche et l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAPLV, May 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649780v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05564421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Histoire des collectifs d’architectes et des passerelles entre architecture et autoédition »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamiques de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elsa Labroille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction aux Rencontres Microédition et nouvelles pratiques architecturales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l’Architecture en Poitou-Charentes; Fanzinothèque de Poitiers, Oct 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Métiers de l'architecture, de l'urbanisme et du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Visio conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649711v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’architecte, l’artiste et la démocratie »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">En quête d’habilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Nordström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rencontre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAUE des Pyrénées-Atlantiques, Oct 2016, Pyrénées-Atlantiques, France</w:t>
+              <w:t xml:space="preserve">Professions Architectes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA NANCY, Oct 2021, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649706v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une thèse sur les architectes et la démocratisation culturelle. Description du modèle théorique mobilisé »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Histoire des collectifs d’architectes et des passerelles entre architecture et autoédition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du LET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSAPLV, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Introduction aux Rencontres Microédition et nouvelles pratiques architecturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Architecture en Poitou-Charentes; Fanzinothèque de Poitiers, Oct 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649794v1</w:t>
+                <w:t xml:space="preserve">halshs-01649711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pratiques en collectifs et démocratisation de l’architecture »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« L’architecte, l’artiste et la démocratie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre "Faire la ville en (biens) communs", festival "Le temps des communs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA; Claire Brossaud et Sandra Fiori; EVS-LAURE, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAUE des Pyrénées-Atlantiques, Oct 2016, Pyrénées-Atlantiques, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649486v1</w:t>
+                <w:t xml:space="preserve">halshs-01649706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Collectifs d’architectes. Expérimentations de la coproduction avec les habitants »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Collectifs d’architectes : expérimenter la coproduction de l’architecture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire "Les mutations sociales et spatiales de la ville et ses territoires : acteurs, formes, enjeux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, master de l’ENSA de Normandie; Milena Guest, Jan 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">séminaire "Lieux et Enjeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAPVS, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649800v1</w:t>
+                <w:t xml:space="preserve">halshs-01649780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Participation et architecture. Pratiques en collectifs »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Pratiques en collectifs et démocratisation de l’architecture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Paysagistes DPLG3-Master TDPP Projet de paysage &amp; participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale supérieure du paysage de Versailles, Jan 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Rencontre "Faire la ville en (biens) communs", festival "Le temps des communs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA; Claire Brossaud et Sandra Fiori; EVS-LAURE, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649797v1</w:t>
+                <w:t xml:space="preserve">halshs-01649486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre ville, art et politique. Comment les figures professionnelles de l'architecte construisent-elles une légitimité d'action?»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Une thèse sur les architectes et la démocratisation culturelle. Description du modèle théorique mobilisé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire "Lieux et enjeux" du CRH-UMR Lavue, "Légitimités professionnelles à l'épreuve des mutations urbaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Paris Val de Seine, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire du LET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAPLV, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649803v1</w:t>
+                <w:t xml:space="preserve">halshs-01649794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Collectifs d’architectes et programmation »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Collectifs d’architectes. Expérimentations de la coproduction avec les habitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">table ronde "la programmation d'un équipement public, un enseignement en licence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 'Ecole Nationale Supérieure d'Architecture de Paris Belleville, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire "Les mutations sociales et spatiales de la ville et ses territoires : acteurs, formes, enjeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, master de l’ENSA de Normandie; Milena Guest, Jan 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649807v1</w:t>
+                <w:t xml:space="preserve">halshs-01649800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Métiers de l'architecture et de l'urbanisme. Portrait de famille»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Participation et architecture. Pratiques en collectifs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du CAUE 79</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Niort, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Paysagistes DPLG3-Master TDPP Projet de paysage &amp; participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure du paysage de Versailles, Jan 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649501v1</w:t>
+                <w:t xml:space="preserve">halshs-01649797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des espaces bâtis et aménagés à l’heure du développement durable : pratiques, ruptures, enjeux</w:t>
+                <w:t xml:space="preserve">« Collectifs d’architectes et programmation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de rencontre du Réseau activités et métiers de l’architecture et de l’urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (RAMAU), Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">table ronde "la programmation d'un équipement public, un enseignement en licence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 'Ecole Nationale Supérieure d'Architecture de Paris Belleville, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01656566v1</w:t>
+                <w:t xml:space="preserve">halshs-01649807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quelles modalités, quels statuts professionnels d’intervention pour les architectes ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Métiers de l'architecture et de l'urbanisme. Portrait de famille»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">formation Architecture &amp; participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecoles Nationales Supérieures d'Architecture de Grenoble et de Paris, Mar 2014, La Villette-Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire du CAUE 79</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649805v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;quot;Activités, compétences et identités d’architectes d’organismes publics et parapublics Redéfinition de l’utilité publique de la mission architecturale »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Entre ville, art et politique. Comment les figures professionnelles de l'architecte construisent-elles une légitimité d'action?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les architectes de la fonction publique, XIXe et XXI siècles. Les missions des architectes dans le cadre public"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale supérieure d’architecture de Paris-Belleville, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire "Lieux et enjeux" du CRH-UMR Lavue, "Légitimités professionnelles à l'épreuve des mutations urbaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Paris Val de Seine, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01652522v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Démocratie culturelle et architecture comme expression de la culture »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La gestion des espaces bâtis et aménagés à l’heure du développement durable : pratiques, ruptures, enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godier Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzaine de sensibilisation à l’architecture et à l’urbanisme durable "Habiter là", Printemps de l’architecture des Pays de La Loire,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, en partenariat avec le PNR Normandie Maine, Apr 2013, Pré-en-Pail, France</w:t>
+              <w:t xml:space="preserve">Journées de rencontre du Réseau activités et métiers de l’architecture et de l’urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (RAMAU), Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649809v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs et modèles de la ville durable</w:t>
+                <w:t xml:space="preserve">« Quelles modalités, quels statuts professionnels d’intervention pour les architectes ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de rencontre du Réseau activités et métiers de l’architecture et de l’urbanisme </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (RAMAU), Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">formation Architecture &amp; participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecoles Nationales Supérieures d'Architecture de Grenoble et de Paris, Mar 2014, La Villette-Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01656564v1</w:t>
+                <w:t xml:space="preserve">halshs-01649805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Métiers de l’architecture et de l’urbanisme. Portrait de famille »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Démocratie culturelle et architecture comme expression de la culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le bonheur est dans le projet. Politique de développement local et ingénierie des projets publics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAUE 79, Dec 2013, Niort, France</w:t>
+              <w:t xml:space="preserve">Quinzaine de sensibilisation à l’architecture et à l’urbanisme durable "Habiter là", Printemps de l’architecture des Pays de La Loire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, en partenariat avec le PNR Normandie Maine, Apr 2013, Pré-en-Pail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649813v1</w:t>
+                <w:t xml:space="preserve">halshs-01649809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Démocratie culturelle et transformations du cadre de vie »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">&amp;quot;Activités, compétences et identités d’architectes d’organismes publics et parapublics Redéfinition de l’utilité publique de la mission architecturale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude "Les politiques d’innovation dans les territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ruralités de l’Université de Poitiers et Institut Atlantique de l’Aménagement des Territoires; Espace Mendès France, May 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Les architectes de la fonction publique, XIXe et XXI siècles. Les missions des architectes dans le cadre public"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure d’architecture de Paris-Belleville, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649812v1</w:t>
+                <w:t xml:space="preserve">halshs-01652522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pratiques artistiques dans l’espace public »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Savoirs et modèles de la ville durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godier Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">débat "L’art et la ville"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robins des Villes, Mains d’œuvres, Dec 2012, St-Ouen, France</w:t>
+              <w:t xml:space="preserve">Journées de rencontre du Réseau activités et métiers de l’architecture et de l’urbanisme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (RAMAU), Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649670v1</w:t>
+                <w:t xml:space="preserve">halshs-01656564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Outils de la participation des habitants et de la coproduction des projets. Outils issus de pratiques pédagogiques et participatives »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Démocratie culturelle et transformations du cadre de vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème séminaire national de formation du groupe de ressources et compétences "Pratiques pédagogiques auprès des jeunes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNCAUE, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">journée d’étude "Les politiques d’innovation dans les territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ruralités de l’Université de Poitiers et Institut Atlantique de l’Aménagement des Territoires; Espace Mendès France, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649530v1</w:t>
+                <w:t xml:space="preserve">halshs-01649812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’architecture et l’urbanisme à l’épreuve de nouvelles pratiques »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Métiers de l’architecture et de l’urbanisme. Portrait de famille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">débat "L’art et colloque "Le développement durable : quelles opportunités pour les docteurs ?", Les cafés de l’Après-Thèsela ville"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale Villes, Transports et Territoires, et Réseau doctoral de l’Université Paris-Est, May 2012, Université Paris-Est, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le bonheur est dans le projet. Politique de développement local et ingénierie des projets publics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAUE 79, Dec 2013, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649676v1</w:t>
+                <w:t xml:space="preserve">halshs-01649813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les métiers de l’architecture et de l’urbanisme à l’épreuve de l’implication des habitants et des usagers »</w:t>
+                <w:t xml:space="preserve">« Pratiques artistiques dans l’espace public »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées de rencontre du Réseau activités et métiers de l’architecture et de l’urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (RAMAU), Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">débat "L’art et la ville"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robins des Villes, Mains d’œuvres, Dec 2012, St-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01656556v1</w:t>
+                <w:t xml:space="preserve">halshs-01649670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Outils de la participation des habitants et de la coproduction des projets. Outils issus de pratiques pédagogiques et participatives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème séminaire national de formation du groupe de ressources et compétences "Pratiques pédagogiques auprès des jeunes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNCAUE, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’architecture et l’urbanisme à l’épreuve de nouvelles pratiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">débat "L’art et colloque "Le développement durable : quelles opportunités pour les docteurs ?", Les cafés de l’Après-Thèsela ville"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Villes, Transports et Territoires, et Réseau doctoral de l’Université Paris-Est, May 2012, Université Paris-Est, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les métiers de l’architecture et de l’urbanisme à l’épreuve de l’implication des habitants et des usagers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées de rencontre du Réseau activités et métiers de l’architecture et de l’urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (RAMAU), Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’architecture à l’épreuve de pratiques socioculturelles. Un imaginaire créateur renouvelé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM des Pays de la Loire, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2125,342 +2332,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter, Faire-Fabriquer, Transmettre. Quel renouveau pour la fabrique des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Iosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tufano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendicht Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire quoi, comment ? L’architecte, l’artiste et la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition de l’association Didattica, collection "Architecture institutionnelle", 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des rencontres nationales des pratiques socioculturelles de l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Didattica, PUCA, pp.158, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une action architecturale, pédagogique et démocratique. Exposition &amp;quot;Partitions dénouées d’actions pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Longeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Didattica, Ensaplv, Paris, pp.202, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2470,486 +2677,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête d’habilitation. La diversité des usages de l’HMONP par les architectes diplômé.e.s d’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Nordström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession? Architectes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université de Lorraine, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau de recherche face à la « ville durable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodelle Zetlaoui-Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fenker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la ville en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae,, pp.59-72, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04329133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires d’architectes du secteur public : la conquête d’une mission ambitieuse au sein de l’architecture (2009-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Callais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les architectes et la fonction publique XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.425-431, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04329126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pratiques d'architectes. De l'animation socioculturelle à l'intervention socio-artistique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TOZZI P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animation socioculturelle, quelle place dans le projet urbain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Carrières sociales ISIAT-IUT Michel de Montaigne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de la participation des habitants et de la coproduction des projets, Outils issus de pratiques pédagogiques et participatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Derouet-Besson (M.-C.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie et conseil : quels outils, quelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNCAUE, 2012, Actes du 8ème séminaire national de formation du groupe de ressources et compétences "Pratiques pédagogiques auprès des jeunes"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2959,759 +3166,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place des thématiques écologiques dans les structures de recherche des ENSA(P) dans les années 2020 - Étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toubanos Dimitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSAECO réseau pédagogique et scientifique - ENSA-P; RAMAU réseau pédagogique et scientifique - ENSA-P. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663160v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des thématiques écologiques dans les structures de recherche des ENSA(P) dans les années 2020 - Étude exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toubanos Dimitri</w:t>
+                <w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Biau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ENSAECO réseau pédagogique et scientifique - ENSA-P; RAMAU réseau pédagogique et scientifique - ENSA-P. 2024</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aristide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554659v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compétences et métiers d’avenir de la filière Architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lecourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lecourtois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aristide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esin Ekizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMI CMA1, Secrétariat général pour l’investissement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative et quantitative sur les concours d’architecture en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodelle Zetlaoui-Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendicht Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Genyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Laboratoire Espaces Travail (LET). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03210930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité du RAMAU - Réseau Activités et métiers de l'architecture et l'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RAMAU. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude qualitative sur les architectes dans les secteurs public et parapublic. Enquête sur la fonction publique d’Etat et les salariés des entreprises publiques ou semi-publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Bureau des Professions du service de l’Architecture de la direction générale des Patrimoines du ministère de la Culture et de la communication. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini chiffres clés de la profession, actualisation de statistiques professionnelles des architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Bureau des Professions du service de l’Architecture de la direction générale des Patrimoines du ministère de la Culture et de la communication. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3721,1234 +3928,1234 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place d’une expérimentation pédagogique : construction incrémentale d’une méthode de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Genyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GéoProximitéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architect Collectives and the Coproduction of Places in the “Grey Zones” of Urban Development Planning: The Educational Institution as a Mediation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodelle Zetlaoui-Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tcherkassky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.67-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/architecture2010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usager à l’acteur de projet. L’habitant dans la recherche sur les métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04324909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de pratiques des concours d’architecture en France : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodelle Zetlaoui-Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04324850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles et enrôlement : l’artiste dans le projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Genyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier du Développement Social Urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04324927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Petites machines écosophiques’ d’une fabrique de la ville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baobab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Micro-édition et métiers de la ville », La publi n°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La controverse &amp;quot;Bimby&amp;quot;, Émergence et diffusion d’une démarche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, « Architecture et urbanisme durables. Modèles et savoirs », Sous la direction de Debizet (G.), Godier (P.), 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01633964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectifs d'architectes : expérimenter la coproduction de l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les mondes de l'architecture, 17, pp.165-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Collectifs d’architectes. Expérimenter la coproduction de l’architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, "Les Mondes de l’architecture", 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01633990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Campus 2025 - Université utopique de Poitiers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Longeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Universités &amp; territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100, p. 15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les professionnels face aux exigences participatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Participation ou Empowerment, 392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et démarches innovantes : méthodes, postures et compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Roudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L’implication des habitants dans la fabrication de la ville. Métiers et pratiques en question, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et démarches innovantes : méthodes, postures et compétences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Roudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L’implication des habitants dans la fabrication de la ville. Métiers et pratiques en question., 6, pp.267-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fabriquer la ville à l’heure de l’injonction au durable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4958,98 +5165,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif d’architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.dicopart.fr/collectif-d-architectes-2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04324996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5059,98 +5266,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de &amp;quot;collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’hypothèse collaborative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04329178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5160,227 +5367,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la ville durable. Un enjeu de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Roudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers Ramau, Edition de la Villette. Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2017, 978-2-915456-98-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’implication des habitants dans la fabrication de la ville. Métiers et pratiques en question »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, http://www.ramau.archi.fr/spip.php?article811, 2013, L’implication des habitants dans la fabrication de la ville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5390,105 +5597,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication du blog « Campus 2025 ». Corpus d'entretiens avec des usagers de l'Université de Poitiers. Enquête par questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5556,51 +5763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58013BDC"/>
+    <w:nsid w:val="ECB02882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5787,51 +5994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisemacaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3443-4597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elsa Labroille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078743v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longeot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Zetlaoui-Leger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubanos Dimitri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Evette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05281400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tcherkassky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Zetlaoui-L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1923" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisemacaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3443-4597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elsa Labroille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01078741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Zetlaoui-Leger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Callais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubanos Dimitri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Evette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05281400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tcherkassky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Zetlaoui-L&#233;ger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1923" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>